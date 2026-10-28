--- v1 (2026-03-11)
+++ v2 (2026-10-28)
@@ -1,16594 +1,26283 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
+  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
+  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7F6536E3" w14:textId="1307F1E0" w:rsidR="00927316" w:rsidRPr="00946A19" w:rsidRDefault="00946A19" w:rsidP="00946A19">
+    <w:p w14:paraId="194B2BE6" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB" w:bidi="he-IL"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00946A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB" w:bidi="he-IL"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>CURRICULUM VITAE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E8FFE2F" w14:textId="77777777" w:rsidR="00927316" w:rsidRPr="00946A19" w:rsidRDefault="00927316" w:rsidP="00946A19">
+    <w:p w14:paraId="73DFD771" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75174403" w14:textId="670E93EC" w:rsidR="00927316" w:rsidRPr="00946A19" w:rsidRDefault="00010E84" w:rsidP="00946A19">
+    <w:p w14:paraId="6D58EF6D" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00B849CE" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:u w:val="single"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00946A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+      <w:r w:rsidRPr="00B849CE">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...35 lines deleted...]
-        <w:t>Details</w:t>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1. Personal Details</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1899195C" w14:textId="77777777" w:rsidR="00927316" w:rsidRPr="00946A19" w:rsidRDefault="00484605" w:rsidP="00946A19">
+    <w:p w14:paraId="07E61FAA" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:ind w:left="397"/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00946A19">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Name: Dr. Hagit Nagar-Shimoni</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="446E920C" w14:textId="1F7E2A2E" w:rsidR="00927316" w:rsidRPr="00946A19" w:rsidRDefault="007B2408" w:rsidP="00946A19">
+    <w:p w14:paraId="22596200" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:ind w:left="397"/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00946A19">
-[...67 lines deleted...]
-        <w:t>Building 5, Floor -1, Room 5926</w:t>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Permanent Home Address: 18 Bareket Street, Hod HaSharon</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6782BC3D" w14:textId="354DB32E" w:rsidR="00927316" w:rsidRPr="00946A19" w:rsidRDefault="007B2408" w:rsidP="00946A19">
+    <w:p w14:paraId="5A11580A" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:ind w:left="397"/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00946A19">
-[...13 lines deleted...]
-        <w:t>Phone: +972-50-9718856</w:t>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Current Office Address: Building 5, Floor -1, Room 5926</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D7C6580" w14:textId="7EF2FA03" w:rsidR="00927316" w:rsidRPr="00946A19" w:rsidRDefault="007B2408" w:rsidP="00946A19">
+    <w:p w14:paraId="666B60C1" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:ind w:left="397"/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00946A19">
-[...5 lines deleted...]
-        <w:t>E-mail</w:t>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cellular Phone: +972-50-9718856</w:t>
       </w:r>
-      <w:r w:rsidR="00AB7562" w:rsidRPr="00946A19">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> Adress</w:t>
+    </w:p>
+    <w:p w14:paraId="01A13B94" w14:textId="0A466FE3" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="397"/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">E-mail Adress: </w:t>
       </w:r>
-      <w:r w:rsidR="00484605" w:rsidRPr="00946A19">
-[...8 lines deleted...]
-        <w:r w:rsidR="00484605" w:rsidRPr="009B287C">
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidRPr="00896B22">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
-            <w:sz w:val="24"/>
-            <w:szCs w:val="24"/>
+            <w:color w:val="467886" w:themeColor="hyperlink"/>
+            <w:kern w:val="0"/>
+            <w:u w:val="single"/>
+            <w:lang w:bidi="ar-SA"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>hagitnagar8@gmail.com</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00484605" w:rsidRPr="00946A19">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> / </w:t>
+      <w:r w:rsidR="006F5D00" w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidR="00706033" w:rsidRPr="009B287C">
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidRPr="00896B22">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
-            <w:sz w:val="24"/>
-            <w:szCs w:val="24"/>
+            <w:color w:val="467886" w:themeColor="hyperlink"/>
+            <w:kern w:val="0"/>
+            <w:u w:val="single"/>
+            <w:lang w:bidi="ar-SA"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>hagitn@yvc.ac.il</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="006F5D00" w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="006F5D00" w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00896B22">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+            <w:kern w:val="0"/>
+            <w:lang w:bidi="ar-SA"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>hagitna@tlvmc.gov.il</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="739160B5" w14:textId="59B9C22D" w:rsidR="00AB7562" w:rsidRPr="00946A19" w:rsidRDefault="00AB7562" w:rsidP="00946A19">
+    <w:p w14:paraId="21774454" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:ind w:left="397"/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00946A19">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Website: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidR="00706033" w:rsidRPr="009B287C">
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00896B22">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+            <w:color w:val="467886" w:themeColor="hyperlink"/>
+            <w:kern w:val="0"/>
+            <w:u w:val="single"/>
+            <w:lang w:bidi="ar-SA"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>https://yedion.yvc.ac.il/yedion/fireflyweb.aspx?prgname=Show_Teacher_Card&amp;arguments=-N3697</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="15EEC2B8" w14:textId="77777777" w:rsidR="00010E84" w:rsidRPr="00946A19" w:rsidRDefault="00010E84" w:rsidP="00946A19">
+    <w:p w14:paraId="778520C2" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:rtl/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BFE74C0" w14:textId="48EFD53C" w:rsidR="00927316" w:rsidRPr="00946A19" w:rsidRDefault="00010E84" w:rsidP="00946A19">
+    <w:p w14:paraId="49469A70" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00B849CE" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:u w:val="single"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00946A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+      <w:r w:rsidRPr="00B849CE">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>2.</w:t>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2. Higher Education</w:t>
       </w:r>
-      <w:r w:rsidRPr="00946A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+    </w:p>
+    <w:p w14:paraId="349FA8C2" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...34 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>A. Undergraduate and Graduate Studies</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="aff2"/>
+        <w:tblStyle w:val="aff5"/>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2157"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2158"/>
+        <w:gridCol w:w="2027"/>
+        <w:gridCol w:w="2108"/>
+        <w:gridCol w:w="2103"/>
+        <w:gridCol w:w="2058"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00010E84" w:rsidRPr="00946A19" w14:paraId="11561193" w14:textId="77777777" w:rsidTr="00010E84">
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="4B0E949D" w14:textId="77777777" w:rsidTr="00C25EEB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2157" w:type="dxa"/>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C19EDCB" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00C25EEB">
+            <w:pPr>
+              <w:bidi w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00946A19">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Period of Study</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2157" w:type="dxa"/>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39C4845A" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00C25EEB">
+            <w:pPr>
+              <w:bidi w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00946A19">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name of Institution and Department</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2158" w:type="dxa"/>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4316310F" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00C25EEB">
+            <w:pPr>
+              <w:bidi w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00946A19">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Degree</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2158" w:type="dxa"/>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4564E76A" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00C25EEB">
+            <w:pPr>
+              <w:bidi w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00946A19">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Year of Degree Approval</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00010E84" w:rsidRPr="00946A19" w14:paraId="05BE04BA" w14:textId="77777777" w:rsidTr="00010E84">
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="4072E7CA" w14:textId="77777777" w:rsidTr="00C25EEB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2157" w:type="dxa"/>
-          </w:tcPr>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09683357" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00C25EEB">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2004–2008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2157" w:type="dxa"/>
-          </w:tcPr>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D863E15" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00C25EEB">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tel Aviv University, the Department of Psychology</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2158" w:type="dxa"/>
-          </w:tcPr>
-[...31 lines deleted...]
-              <w:t xml:space="preserve"> (Dissertation: “A Model of theory of Mind, Severity of Autistic Symptoms and Familial Correlates in Asperger Children and Adolescents.” Supervised by Prof. Amiram Raviv and Prof. Abraham Weizman)</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2208B5A6" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00C25EEB">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ph.D. (Dissertation: “A Model of theory of Mind, Severity of Autistic Symptoms and Familial Correlates in Asperger Children and Adolescents.” Supervised by Prof. Amiram Raviv and Prof. Abraham Weizman)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2158" w:type="dxa"/>
-          </w:tcPr>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="432D6B1C" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00C25EEB">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2008</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00010E84" w:rsidRPr="00946A19" w14:paraId="5A7CDFC0" w14:textId="77777777" w:rsidTr="00010E84">
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="42327DCE" w14:textId="77777777" w:rsidTr="00C25EEB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2157" w:type="dxa"/>
-          </w:tcPr>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13330953" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00C25EEB">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1996–1999</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2157" w:type="dxa"/>
-          </w:tcPr>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27F97FEF" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00C25EEB">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Bar-Ilan University, School of Social Work</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2158" w:type="dxa"/>
-          </w:tcPr>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29ADB1F1" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00C25EEB">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Psychotherapy Training Program</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2158" w:type="dxa"/>
-          </w:tcPr>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07903449" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00C25EEB">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1999</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00010E84" w:rsidRPr="00946A19" w14:paraId="63E46484" w14:textId="77777777" w:rsidTr="00010E84">
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="7A0194CD" w14:textId="77777777" w:rsidTr="00C25EEB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2157" w:type="dxa"/>
-          </w:tcPr>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="261124E6" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00C25EEB">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1989–1990</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2157" w:type="dxa"/>
-          </w:tcPr>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7AC155F5" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00C25EEB">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Columbia University, NY, USA, Developmental Psychology</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2158" w:type="dxa"/>
-          </w:tcPr>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="660B8001" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00C25EEB">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>M.A. (GPA: 96)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2158" w:type="dxa"/>
-          </w:tcPr>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="623A84B2" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00C25EEB">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1990</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00010E84" w:rsidRPr="00946A19" w14:paraId="19B5DD48" w14:textId="77777777" w:rsidTr="00010E84">
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="32E126CC" w14:textId="77777777" w:rsidTr="00C25EEB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2157" w:type="dxa"/>
-          </w:tcPr>
-[...14 lines deleted...]
-              </w:rPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29B66B25" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00C25EEB">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>1985–1988</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2157" w:type="dxa"/>
-          </w:tcPr>
-[...24 lines deleted...]
-              <w:t>Psychology and English</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="563928DB" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00C25EEB">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tel Aviv University, Psychology and English</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2158" w:type="dxa"/>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69E13F29" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00C25EEB">
+            <w:pPr>
+              <w:bidi w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00946A19">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>B.A., magna cum laude</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2158" w:type="dxa"/>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0140ED6D" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00C25EEB">
+            <w:pPr>
+              <w:bidi w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00946A19">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>1988</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3BC79380" w14:textId="77777777" w:rsidR="00946A19" w:rsidRPr="00946A19" w:rsidRDefault="00946A19" w:rsidP="00946A19">
+    <w:p w14:paraId="029A1C6F" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D19281E" w14:textId="32C146D8" w:rsidR="00927316" w:rsidRPr="00946A19" w:rsidRDefault="00382094" w:rsidP="00946A19">
+    <w:p w14:paraId="6D416F67" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-          <w:lang w:bidi="he-IL"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00946A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...12 lines deleted...]
-        <w:t>Post-Doctoral Studies</w:t>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>B. Post-Doctoral Studies</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="aff2"/>
+        <w:tblStyle w:val="aff5"/>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2157"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2158"/>
+        <w:gridCol w:w="2048"/>
+        <w:gridCol w:w="2099"/>
+        <w:gridCol w:w="2054"/>
+        <w:gridCol w:w="2095"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00010E84" w:rsidRPr="00946A19" w14:paraId="716035E8" w14:textId="77777777" w:rsidTr="00010E84">
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="303550E8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2157" w:type="dxa"/>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="025BB6E7" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Period of Study</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2157" w:type="dxa"/>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13845AB7" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00946A19">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name of Institution, Department and Host</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2158" w:type="dxa"/>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5798EB0F" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00946A19">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Degree</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2158" w:type="dxa"/>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="207E815B" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00946A19">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Year of Completion</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00010E84" w:rsidRPr="00946A19" w14:paraId="7851FFE3" w14:textId="77777777" w:rsidTr="00010E84">
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="3D29BA29" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2157" w:type="dxa"/>
-          </w:tcPr>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="086DADC0" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2157" w:type="dxa"/>
-          </w:tcPr>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72AF4D94" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Great Ormond Street Hospital &amp; University College London – 3DI Interview Training (Autism Diagnosis)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2158" w:type="dxa"/>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4A4014C3" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2158" w:type="dxa"/>
-          </w:tcPr>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17694932" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2018</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00010E84" w:rsidRPr="00946A19" w14:paraId="475E7B54" w14:textId="77777777" w:rsidTr="00010E84">
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="3158C370" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2157" w:type="dxa"/>
-          </w:tcPr>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04D79D2D" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2157" w:type="dxa"/>
-          </w:tcPr>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5EB57880" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Spectrum Consultancy, UK – Advanced Autism Diagnostic Tools Training (ADOS-2, ADI-R)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2158" w:type="dxa"/>
-          </w:tcPr>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72DCA655" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Dr. Fiona Scott</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2158" w:type="dxa"/>
-          </w:tcPr>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15E5F0EF" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="53AE8625" w14:textId="77777777" w:rsidR="001B38CA" w:rsidRPr="00946A19" w:rsidRDefault="001B38CA" w:rsidP="00946A19">
+    <w:p w14:paraId="354E6586" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="262AB3D6" w14:textId="0F5B5CF9" w:rsidR="00927316" w:rsidRPr="00946A19" w:rsidRDefault="009D301B" w:rsidP="00946A19">
+    <w:p w14:paraId="1B99843F" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00B849CE" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:u w:val="single"/>
+          <w:kern w:val="0"/>
+          <w:rtl/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00946A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
-      <w:r w:rsidR="001454A0" w:rsidRPr="00946A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+      <w:r w:rsidRPr="00B849CE">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:u w:val="single"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Academic Ranks and Tenure in Institutes of Higher Education</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="aff2"/>
+        <w:tblStyle w:val="aff5"/>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3010"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2810"/>
+        <w:gridCol w:w="2855"/>
+        <w:gridCol w:w="2710"/>
+        <w:gridCol w:w="2731"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009D301B" w:rsidRPr="00946A19" w14:paraId="791F5473" w14:textId="31E0A242" w:rsidTr="009D301B">
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="365EB2D6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3010" w:type="dxa"/>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B73320F" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00946A19">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Dates</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2810" w:type="dxa"/>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D546D19" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00946A19">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name of Institution and Department</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2810" w:type="dxa"/>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6AEA3777" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00946A19">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Rank/Position</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C638F8" w:rsidRPr="00946A19" w14:paraId="389E48FE" w14:textId="77777777" w:rsidTr="009D301B">
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="1CCCD391" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3010" w:type="dxa"/>
-          </w:tcPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69FF9714" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2025-present</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2810" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D53C438" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
-                <w:lang w:bidi="he-IL"/>
-[...8 lines deleted...]
-              <w:t>2025-present</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Max Stern Yezreel Valley Academic College, Psychology Department</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2810" w:type="dxa"/>
-          </w:tcPr>
-[...33 lines deleted...]
-              <w:t xml:space="preserve"> Valley Academic College, Psychology Department</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="619B45AC" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Senior Lecturer (Specialist Track), Internal Faculty; M.A. Program in Educational Psychology</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="6FC9F017" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78DD33B8" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2023–2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2810" w:type="dxa"/>
-          </w:tcPr>
-[...31 lines deleted...]
-              <w:t>M.A. Program in Educational Psychology</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59161613" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>The College of Law and Business, School of Psychology</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2810" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F59B6E3" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Senior Lecturer (Clinical Track); Head of M.A. Program in Developmental Psychology</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D301B" w:rsidRPr="00946A19" w14:paraId="0639C0B6" w14:textId="2F81D51A" w:rsidTr="009D301B">
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="5F5BF51F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3010" w:type="dxa"/>
-          </w:tcPr>
-[...15 lines deleted...]
-              <w:t>2023–2024</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="310C8317" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2021–2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2810" w:type="dxa"/>
-          </w:tcPr>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="480DD003" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The College of Law and Business, School of Psychology</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2810" w:type="dxa"/>
-          </w:tcPr>
-[...82 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54F1E7F1" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Faculty Member (Developmental Psychology Track)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2C45A159" w14:textId="77777777" w:rsidR="00946A19" w:rsidRPr="00946A19" w:rsidRDefault="00946A19" w:rsidP="00946A19">
+    <w:p w14:paraId="65D787AB" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54FC66BD" w14:textId="727276D4" w:rsidR="00402049" w:rsidRPr="00946A19" w:rsidRDefault="009D301B" w:rsidP="00946A19">
+    <w:p w14:paraId="187C8A0F" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00B849CE" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00946A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">4. </w:t>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidRPr="00946A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+      <w:r w:rsidRPr="00B849CE">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-        <w:t>Offices in Academic Administration</w:t>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. Offices in Academic Administration</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="aff2"/>
+        <w:tblStyle w:val="aff5"/>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3010"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2810"/>
+        <w:gridCol w:w="2852"/>
+        <w:gridCol w:w="2714"/>
+        <w:gridCol w:w="2730"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009D301B" w:rsidRPr="00946A19" w14:paraId="22FD9C55" w14:textId="77777777" w:rsidTr="007F5C9B">
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="23F7EA80" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3010" w:type="dxa"/>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7CC91A3E" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00946A19">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Dates</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2810" w:type="dxa"/>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A00B096" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00946A19">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name of Institution and Department</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2810" w:type="dxa"/>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17835245" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00946A19">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Rank/Position</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D301B" w:rsidRPr="00946A19" w14:paraId="0500BDC5" w14:textId="77777777" w:rsidTr="007F5C9B">
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="2923404C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3010" w:type="dxa"/>
-          </w:tcPr>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78EBE446" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2023–2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2810" w:type="dxa"/>
-          </w:tcPr>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0CA13EFA" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The College of Law and Business, School of Psychology</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2810" w:type="dxa"/>
-          </w:tcPr>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20F9C5BA" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Head of M.A. Program in Developmental Psychology</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D301B" w:rsidRPr="00946A19" w14:paraId="72E4271A" w14:textId="77777777" w:rsidTr="007F5C9B">
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="43E2BA9B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3010" w:type="dxa"/>
-          </w:tcPr>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="48666146" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2021–2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2810" w:type="dxa"/>
-          </w:tcPr>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1AAEA714" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The College of Law and Business, School of Psychology</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2810" w:type="dxa"/>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="394C6C47" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="79ACDE22" w14:textId="77777777" w:rsidR="009D301B" w:rsidRPr="00946A19" w:rsidRDefault="009D301B" w:rsidP="00946A19">
+    <w:p w14:paraId="6C1DABD7" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64071197" w14:textId="283BA0AF" w:rsidR="001454A0" w:rsidRPr="00946A19" w:rsidRDefault="009D301B" w:rsidP="00946A19">
+    <w:p w14:paraId="495647A6" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00B849CE" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-          <w:lang w:bidi="he-IL"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00946A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
-      <w:r w:rsidR="001454A0" w:rsidRPr="00946A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+      <w:r w:rsidRPr="00B849CE">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:u w:val="single"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Scholarly Positions and Activities outside the Institution</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EF57672" w14:textId="31A2F340" w:rsidR="00902F03" w:rsidRPr="00946A19" w:rsidRDefault="00484605" w:rsidP="00946A19">
+    <w:p w14:paraId="0E077E67" w14:textId="68D551B2" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-[...33 lines deleted...]
-      <w:r w:rsidRPr="00E877C7">
         <w:rPr>
           <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+          <w:kern w:val="0"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...60 lines deleted...]
-        <w:t>Conference Presentations – International</w:t>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A. Professional Journals Referee </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="aff2"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblStyle w:val="aff5"/>
+        <w:bidiVisual/>
+        <w:tblW w:w="9228" w:type="dxa"/>
+        <w:tblInd w:w="-273" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1698"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1705"/>
+        <w:gridCol w:w="7529"/>
+        <w:gridCol w:w="1699"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009D301B" w:rsidRPr="00946A19" w14:paraId="3340981C" w14:textId="77777777" w:rsidTr="00C42B16">
-[...6 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="4D028B13" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5088F9C0" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Date</w:t>
-[...9 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:t>Journal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31E22DC4" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00946A19">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Name of Conference</w:t>
-[...80 lines deleted...]
-              <w:t>Role</w:t>
+              <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C42B16" w:rsidRPr="00C42B16" w14:paraId="1D156B8B" w14:textId="77777777" w:rsidTr="007F5C9B">
-[...148 lines deleted...]
-              <w:t>(Poster Presentation)</w:t>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="09AA8AF6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="759E2DB1" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Frontiers in Child and Adolescent Psychiatry (Q2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="504BDEAE" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C42B16" w:rsidRPr="00C42B16" w14:paraId="7DE12614" w14:textId="77777777" w:rsidTr="007F5C9B">
-[...151 lines deleted...]
-              <w:t>(Poster Presentation)</w:t>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="34E96D08" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6EA1B95C" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Acta Psychologica (Q1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D50EEE4" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C42B16" w:rsidRPr="0049567E" w14:paraId="78ECD257" w14:textId="77777777" w:rsidTr="007F5C9B">
-[...135 lines deleted...]
-              <w:t xml:space="preserve"> (Poster Presentation)</w:t>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="0D42341D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A089B54" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>BMC Psychology (Q1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="373BD409" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C42B16" w:rsidRPr="0049567E" w14:paraId="426B5B40" w14:textId="77777777" w:rsidTr="00C42B16">
-[...124 lines deleted...]
-              <w:t xml:space="preserve"> (Poster Presentation)</w:t>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="0BADA70A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3FD60404" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Journal of Autism and Developmental Disorders (Q1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1064F23C" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>2013, 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D301B" w:rsidRPr="00946A19" w14:paraId="4ECAF70D" w14:textId="77777777" w:rsidTr="00C42B16">
-[...111 lines deleted...]
-              <w:t>In person, Presenter</w:t>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="7A5F23CC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1FEDE9CD" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clinical Child Psychology and Psychiatry (Q1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="052F15AC" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D301B" w:rsidRPr="00946A19" w14:paraId="34EA7875" w14:textId="77777777" w:rsidTr="00C42B16">
-[...111 lines deleted...]
-              <w:t>In person, Presenter</w:t>
+      <w:tr w:rsidR="0012393F" w:rsidRPr="00896B22" w14:paraId="28963D4A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D3964EE" w14:textId="1D7038EF" w:rsidR="0012393F" w:rsidRPr="00896B22" w:rsidRDefault="0012393F" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Logopedics Phoniatrics Vocology (Q2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0DE1C02D" w14:textId="12FF986B" w:rsidR="0012393F" w:rsidRPr="00896B22" w:rsidRDefault="0012393F" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D301B" w:rsidRPr="00946A19" w14:paraId="27BCB890" w14:textId="77777777" w:rsidTr="00C42B16">
-[...129 lines deleted...]
-              <w:t>In person. Presenter</w:t>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="4D07EA55" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2EED51C8" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Psychiatry Investigation (Q2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6167251E" w14:textId="2376F2C9" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2023</w:t>
+            </w:r>
+            <w:r w:rsidR="0012393F" w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C42B16" w:rsidRPr="0049567E" w14:paraId="090DF341" w14:textId="77777777" w:rsidTr="00C42B16">
-[...122 lines deleted...]
-              <w:t xml:space="preserve"> (Poster Presentation)</w:t>
+      <w:tr w:rsidR="0012393F" w:rsidRPr="00896B22" w14:paraId="5D1D8A2D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="478C2217" w14:textId="11E5F505" w:rsidR="0012393F" w:rsidRPr="00896B22" w:rsidRDefault="0012393F" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychiatry </w:t>
+            </w:r>
+            <w:r w:rsidR="004400A1" w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>research (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>Q1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6604B195" w14:textId="47BDFB9B" w:rsidR="0012393F" w:rsidRPr="00896B22" w:rsidRDefault="0012393F" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6F790AB5" w14:textId="77777777" w:rsidR="009D301B" w:rsidRPr="0049567E" w:rsidRDefault="009D301B" w:rsidP="00946A19">
+    <w:p w14:paraId="41F7E276" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="it-IT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19B7431B" w14:textId="77777777" w:rsidR="00810089" w:rsidRPr="00946A19" w:rsidRDefault="00810089" w:rsidP="00946A19">
+    <w:p w14:paraId="5DB79657" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00946A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>Conference Presentations – Israel</w:t>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>B. Professional offices, positions and memberships</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="670F80C3" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018: Ministry of Science and Technology, Autism Division – Member of the Evaluation Committee </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58CBAE07" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18E01FAE" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B849CE">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Participation in Scholarly Conferences</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="692C2795" w14:textId="0DA9B85B" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="00320E6A" w:rsidP="00896B22">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ac</w:t>
+      </w:r>
+      <w:r w:rsidR="000D1180">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ive </w:t>
+      </w:r>
+      <w:r w:rsidR="007E2A65" w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Participation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DF76302" w14:textId="55DA46F8" w:rsidR="007E2A65" w:rsidRPr="009B3D9E" w:rsidRDefault="009B3D9E" w:rsidP="009B3D9E">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B3D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">International </w:t>
+      </w:r>
+      <w:r w:rsidR="007E2A65" w:rsidRPr="009B3D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Conference</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="aff2"/>
-        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblStyle w:val="aff5"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1275"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1610"/>
+        <w:gridCol w:w="1319"/>
+        <w:gridCol w:w="1616"/>
+        <w:gridCol w:w="1590"/>
+        <w:gridCol w:w="2183"/>
+        <w:gridCol w:w="1588"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00414222" w:rsidRPr="00946A19" w14:paraId="4FCA07C4" w14:textId="77777777" w:rsidTr="00C42B16">
-[...5 lines deleted...]
-            <w:pPr>
+      <w:tr w:rsidR="00566874" w:rsidRPr="00896B22" w14:paraId="6ECD7D0D" w14:textId="77777777" w:rsidTr="00566874">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1319" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E23A2DB" w14:textId="1625A450" w:rsidR="00566874" w:rsidRPr="00896B22" w:rsidRDefault="00566874" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1098" w:type="pct"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="1616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="106E9D73" w14:textId="4A1E5D54" w:rsidR="00566874" w:rsidRPr="00896B22" w:rsidRDefault="00566874" w:rsidP="00566874">
+            <w:pPr>
+              <w:bidi w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00946A19">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name of Conference</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...5 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="782B74C3" w14:textId="77777777" w:rsidR="00566874" w:rsidRPr="00896B22" w:rsidRDefault="00566874" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D91007D" w14:textId="45670DF7" w:rsidR="00566874" w:rsidRPr="00896B22" w:rsidRDefault="00566874" w:rsidP="00566874">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Place of Conference</w:t>
-[...9 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
               <w:rPr>
                 <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+              <w:t>Place of Conference</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="362B4870" w14:textId="77777777" w:rsidR="00566874" w:rsidRPr="00896B22" w:rsidRDefault="00566874" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...11 lines deleted...]
-            <w:pPr>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2183" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="682D9970" w14:textId="77777777" w:rsidR="00566874" w:rsidRPr="00896B22" w:rsidRDefault="00566874" w:rsidP="00566874">
+            <w:pPr>
+              <w:bidi w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00946A19">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Role</w:t>
-[...284 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+              <w:t>Subject of Lecture/Discussion</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3586C43C" w14:textId="77777777" w:rsidR="00566874" w:rsidRPr="00896B22" w:rsidRDefault="00566874" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...141 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1588" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7CC08D84" w14:textId="77777777" w:rsidR="00566874" w:rsidRPr="00896B22" w:rsidRDefault="00566874" w:rsidP="00566874">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Invited Speaker</w:t>
-[...601 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Invited Speaker</w:t>
-[...387 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+              <w:t>Role</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E22F995" w14:textId="77777777" w:rsidR="00566874" w:rsidRPr="00896B22" w:rsidRDefault="00566874" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...43 lines deleted...]
-            </w:r>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00652C9A" w:rsidRPr="0049567E" w14:paraId="6BD55E6C" w14:textId="77777777" w:rsidTr="00C42B16">
-[...270 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="796E4D74" w14:textId="77777777" w:rsidTr="00566874">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1319" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="769E226F" w14:textId="29ED7109" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:commentRangeStart w:id="0"/>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>April</w:t>
+            </w:r>
+            <w:r w:rsidR="00566874">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="0"/>
+            <w:r w:rsidR="009B3D9E" w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rStyle w:val="aff1"/>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+              <w:commentReference w:id="0"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B9BECF1" w14:textId="15164129" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026        </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F43547C" w14:textId="15375B13" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="00566874" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>International Society of Autism Research (</w:t>
+            </w:r>
+            <w:r w:rsidR="007E2A65" w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>INSAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A451D5E" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Invited Speaker</w:t>
-[...428 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prague </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2183" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="38E98436" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Reframing Late Autism Diagnosis: Developmental histories, gender pathways and the role of naturalistic observation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7181CDA0" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Invited Speaker</w:t>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1588" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B9D7E69" w14:textId="0442C88C" w:rsidR="007E2A65" w:rsidRPr="000D1180" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
-              <w:t xml:space="preserve">May 22, </w:t>
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
+            </w:pPr>
+            <w:commentRangeStart w:id="1"/>
+            <w:r w:rsidRPr="000D1180">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Presenter    </w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="1"/>
+            <w:r w:rsidR="009B3D9E" w:rsidRPr="000D1180">
+              <w:rPr>
+                <w:rStyle w:val="aff1"/>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
-              <w:t>2019</w:t>
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:commentReference w:id="1"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34072EE1" w14:textId="541B9498" w:rsidR="007E2A65" w:rsidRPr="000D1180" w:rsidRDefault="00566874" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="007E2A65" w:rsidRPr="000D1180">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Poster</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...97 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>Presentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="129E3213" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:rtl/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
-              <w:t>Invited Speaker</w:t>
-[...409 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="59F3CF8D" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Keynote Invited Speaker</w:t>
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F6C06" w:rsidRPr="00946A19" w14:paraId="7848AE61" w14:textId="77777777" w:rsidTr="00C42B16">
-[...111 lines deleted...]
-              <w:t>In person. Presenter</w:t>
+      <w:tr w:rsidR="00566874" w:rsidRPr="00896B22" w14:paraId="34E9DFE5" w14:textId="77777777" w:rsidTr="00566874">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1319" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="179E574D" w14:textId="77777777" w:rsidR="00566874" w:rsidRPr="00896B22" w:rsidRDefault="00566874" w:rsidP="00566874">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">May 11, 2022 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3087D7B3" w14:textId="4D8F6C95" w:rsidR="00566874" w:rsidRPr="00896B22" w:rsidRDefault="00566874" w:rsidP="00566874">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>International Society of Autism Research (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>INSAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="666AC6BE" w14:textId="77777777" w:rsidR="00566874" w:rsidRPr="00896B22" w:rsidRDefault="00566874" w:rsidP="00566874">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2183" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29574343" w14:textId="77777777" w:rsidR="00566874" w:rsidRPr="00896B22" w:rsidRDefault="00566874" w:rsidP="00566874">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Characteristics of late childhood ASD diagnosis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1588" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13BC2BD2" w14:textId="77777777" w:rsidR="00566874" w:rsidRPr="00896B22" w:rsidRDefault="00566874" w:rsidP="00566874">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In person. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Co-presenter, online </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>(Poster Presentation)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F6C06" w:rsidRPr="00946A19" w14:paraId="14A9E7BE" w14:textId="77777777" w:rsidTr="00C42B16">
-[...137 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+      <w:tr w:rsidR="00566874" w:rsidRPr="00896B22" w14:paraId="6819A0D0" w14:textId="77777777" w:rsidTr="00566874">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1319" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B3F2E69" w14:textId="77777777" w:rsidR="00566874" w:rsidRPr="00896B22" w:rsidRDefault="00566874" w:rsidP="00566874">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">May 6–9, 2020 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11E419EF" w14:textId="023F90A9" w:rsidR="00566874" w:rsidRPr="00896B22" w:rsidRDefault="00566874" w:rsidP="00566874">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>International Society of Autism Research (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>INSAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76C3AA9B" w14:textId="77777777" w:rsidR="00566874" w:rsidRPr="00896B22" w:rsidRDefault="00566874" w:rsidP="00566874">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Seattle, WA, USA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2183" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B74F2C5" w14:textId="77777777" w:rsidR="00566874" w:rsidRPr="00896B22" w:rsidRDefault="00566874" w:rsidP="00566874">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Contradictions between DSM-5 and ADOS-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1588" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="60925026" w14:textId="0F8D76C3" w:rsidR="00566874" w:rsidRPr="00896B22" w:rsidRDefault="00566874" w:rsidP="00566874">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>In person. P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>resenter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">online </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>(Poster Presentation)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00566874" w:rsidRPr="00896B22" w14:paraId="45CE5881" w14:textId="77777777" w:rsidTr="00566874">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1319" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3A3B31B1" w14:textId="77777777" w:rsidR="00566874" w:rsidRPr="00896B22" w:rsidRDefault="00566874" w:rsidP="00566874">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>May 6–9, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BEE1CE2" w14:textId="77777777" w:rsidR="00566874" w:rsidRPr="00896B22" w:rsidRDefault="00566874" w:rsidP="00566874">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="48D6CBD0" w14:textId="760A8B7B" w:rsidR="00566874" w:rsidRPr="00896B22" w:rsidRDefault="00566874" w:rsidP="00566874">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>International Society of Autism Research (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>INSAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7355CFDD" w14:textId="77777777" w:rsidR="00566874" w:rsidRPr="00896B22" w:rsidRDefault="00566874" w:rsidP="00566874">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seattle, WA, USA </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2183" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E14414E" w14:textId="77777777" w:rsidR="00566874" w:rsidRPr="00896B22" w:rsidRDefault="00566874" w:rsidP="00566874">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Highlighting non-ASD children with social and behavioral difficulties</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1588" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A1A1618" w14:textId="77777777" w:rsidR="00566874" w:rsidRPr="00896B22" w:rsidRDefault="00566874" w:rsidP="00566874">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>In person. Presenter (Poster Presentation)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00770CD5" w:rsidRPr="00896B22" w14:paraId="51B644A1" w14:textId="77777777" w:rsidTr="00566874">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1319" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18263923" w14:textId="77777777" w:rsidR="00770CD5" w:rsidRPr="00896B22" w:rsidRDefault="00770CD5" w:rsidP="00770CD5">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>May 15, 2015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D6AB940" w14:textId="7DDF9C03" w:rsidR="00770CD5" w:rsidRPr="00896B22" w:rsidRDefault="00770CD5" w:rsidP="00770CD5">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>International Society of Autism Research (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>INSAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5251954E" w14:textId="77777777" w:rsidR="00770CD5" w:rsidRPr="00896B22" w:rsidRDefault="00770CD5" w:rsidP="00770CD5">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Salt Lake City, UT, USA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2183" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1ED9AF00" w14:textId="77777777" w:rsidR="00770CD5" w:rsidRPr="00896B22" w:rsidRDefault="00770CD5" w:rsidP="00770CD5">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Theory of Mind performance in ASD girls vs. boys</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1588" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="201B486D" w14:textId="77777777" w:rsidR="00770CD5" w:rsidRPr="00896B22" w:rsidRDefault="00770CD5" w:rsidP="00770CD5">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>In person. Presenter (Poster Presentation)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="4D842B6A" w14:textId="77777777" w:rsidTr="00566874">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1319" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5873B5D2" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">August 2009 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A131141" w14:textId="405ADDAB" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="00770CD5" w:rsidP="00770CD5">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00770CD5">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>American Psychological Association (APA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Invited Speaker</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007E2A65" w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Annual Convention</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7889CDE4" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toronto, Canada </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2183" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59AC9784" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Theory of Mind and Parental Correlates in Asperger Children</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1588" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D3D8E2D" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>In person, Presenter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F6C06" w:rsidRPr="00946A19" w14:paraId="51CDA7CC" w14:textId="77777777" w:rsidTr="00C42B16">
-[...102 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+      <w:tr w:rsidR="00770CD5" w:rsidRPr="00896B22" w14:paraId="1832C539" w14:textId="77777777" w:rsidTr="00566874">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1319" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62825DE5" w14:textId="77777777" w:rsidR="00770CD5" w:rsidRPr="00896B22" w:rsidRDefault="00770CD5" w:rsidP="00770CD5">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">August 2007 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E58F29B" w14:textId="3FE9B1E8" w:rsidR="00770CD5" w:rsidRPr="00896B22" w:rsidRDefault="00770CD5" w:rsidP="00770CD5">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00770CD5">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>American Psychological Association (APA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Plenary</w:t>
-[...26 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Annual Convention</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75600B08" w14:textId="77777777" w:rsidR="00770CD5" w:rsidRPr="00896B22" w:rsidRDefault="00770CD5" w:rsidP="00770CD5">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>San Francisco, USA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2183" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0094333D" w14:textId="77777777" w:rsidR="00770CD5" w:rsidRPr="00896B22" w:rsidRDefault="00770CD5" w:rsidP="00770CD5">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Asperger Disorder and Learning Disabilities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1588" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="507E4BE7" w14:textId="77777777" w:rsidR="00770CD5" w:rsidRPr="00896B22" w:rsidRDefault="00770CD5" w:rsidP="00770CD5">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>In person, Presenter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="5B1DABE3" w14:textId="77777777" w:rsidTr="00566874">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1319" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6EC4D4A6" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">July 30, 2005 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="101EE64F" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>18th International Rorschach Congress</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C761DDF" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Barcelona, Spain </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2183" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A64BE31" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Asperger Disorder and Learning Disabilities: Rorschach Indices</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1588" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75E130E5" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>In person. Presenter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0087553F" w:rsidRPr="00946A19" w14:paraId="0058AD4B" w14:textId="77777777" w:rsidTr="00C42B16">
-[...2048 lines deleted...]
-              <w:t>In person. Presenter</w:t>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="2658F8AC" w14:textId="77777777" w:rsidTr="00566874">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1319" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C58167B" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1998</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A633F8D" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Biennial Meeting of the International Society for the Study of Behavioral Development (ISSBD)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C8A0061" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bern, Switzerland </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2183" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="653D6253" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Group-administered test of children’s exposure to violence in schools</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1588" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7EF2093A" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>In person. Presenter (Poster Presentation)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="31DFBD8F" w14:textId="4EA25669" w:rsidR="00652C9A" w:rsidRDefault="00652C9A" w:rsidP="00946A19">
+    <w:p w14:paraId="3E48A90A" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:bidi="he-IL"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44D9E9A3" w14:textId="77777777" w:rsidR="00652C9A" w:rsidRDefault="00652C9A">
+    <w:p w14:paraId="7DCC0B50" w14:textId="77777777" w:rsidR="009B3D9E" w:rsidRPr="009B3D9E" w:rsidRDefault="009B3D9E" w:rsidP="009B3D9E">
       <w:pPr>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:lang w:bidi="he-IL"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...29 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="009B3D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Organization of Conferences or Sessions</w:t>
+        <w:t>Israeli Local Conferences</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="aff2"/>
+        <w:tblStyle w:val="aff5"/>
         <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1151"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1408"/>
+        <w:gridCol w:w="1244"/>
+        <w:gridCol w:w="1804"/>
+        <w:gridCol w:w="1467"/>
+        <w:gridCol w:w="2316"/>
+        <w:gridCol w:w="1465"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FB0A36" w:rsidRPr="00946A19" w14:paraId="53865832" w14:textId="77777777" w:rsidTr="00CE62E3">
-[...5 lines deleted...]
-            <w:pPr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="56BBAC38" w14:textId="77777777" w:rsidTr="007666D0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31D32B59" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB" w:bidi="he-IL"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...5 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="0D32C3DC" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB" w:bidi="he-IL"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB" w:bidi="he-IL"/>
-[...10 lines deleted...]
-            <w:pPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F90902F" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB" w:bidi="he-IL"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB" w:bidi="he-IL"/>
-[...10 lines deleted...]
-            <w:pPr>
+              </w:rPr>
+              <w:t>Name of Conference</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17F83CEF" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB" w:bidi="he-IL"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="884" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="294658D8" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB" w:bidi="he-IL"/>
-[...11 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
               <w:rPr>
                 <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB" w:bidi="he-IL"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+              </w:rPr>
+              <w:t>Place of Conference</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1396" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0ACB1CE8" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB" w:bidi="he-IL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Subject of Lecture/Discussion</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2D2099DE" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Role</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB0A36" w:rsidRPr="00946A19" w14:paraId="745EB689" w14:textId="77777777" w:rsidTr="00CE62E3">
-[...25 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+      <w:tr w:rsidR="007666D0" w:rsidRPr="00896B22" w14:paraId="738906A9" w14:textId="77777777" w:rsidTr="007666D0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D7446C8" w14:textId="20A6BA67" w:rsidR="007666D0" w:rsidRPr="007666D0" w:rsidRDefault="007666D0" w:rsidP="007666D0">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007666D0">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>November 12, 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30CC352F" w14:textId="38C5BA37" w:rsidR="007666D0" w:rsidRPr="007666D0" w:rsidRDefault="007666D0" w:rsidP="007666D0">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007666D0">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Annual Conference of the Israeli Association for Child Neurology and Development</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007666D0">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007666D0">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(ISPND)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="884" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25210D57" w14:textId="51543646" w:rsidR="007666D0" w:rsidRPr="007666D0" w:rsidRDefault="007666D0" w:rsidP="007666D0">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0022010C">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>??</w:t>
+            </w:r>
+            <w:r w:rsidR="0022010C" w:rsidRPr="0022010C">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1396" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00097E1A" w14:textId="14B58DF0" w:rsidR="007666D0" w:rsidRPr="007666D0" w:rsidRDefault="007666D0" w:rsidP="007666D0">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007666D0">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Longitudinal Peer-Group Observation in Complex Autism Diagnosis: A Descriptive Case Series</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07376777" w14:textId="27C3B90D" w:rsidR="007666D0" w:rsidRPr="007666D0" w:rsidRDefault="007666D0" w:rsidP="007666D0">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007666D0">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>In person. Presenter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="5F115078" w14:textId="77777777" w:rsidTr="007666D0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78CAC0A0" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">November 1, 2025 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="154CA3A1" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Annual Conference of the Israeli Society of Pediatric Neurology and Child Development (ISPND)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="884" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="382E0160" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zichron Ya’akov, Israel </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1396" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57F787F4" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Challenging Case Report: Reevaluating Autism Diagnosis in a 7-Year-Old Girl</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(Linked above in Conference Presentations)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E2791CD" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>In person. Presenter (Poster Presentation)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="36131A6E" w14:textId="77777777" w:rsidTr="007666D0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3648F41F" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>October 30, 2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27CA0BA6" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Annual Conference of the Israeli Society of Pediatric Neurology and Child Development (ISPND)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="884" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D2DB699" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Zichron Ya’akov, Israel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1396" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2DC2D683" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Fetal Alcohol Syndrome versus Autism Spectrum Disorder – A Clinical and Social Perspective, Session 1: Perinatal &amp; Child Development</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26AC2BA5" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In person. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Invited</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, not the presenter (accepted for oral presentation)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="0D858B95" w14:textId="77777777" w:rsidTr="007666D0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15E9BE5D" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">April 2, 2025 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4338A571" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="884" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F2FA79B" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ichilov Medical Center, Tel Aviv, Israel </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1396" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="123DD10F" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>The Global Rise in Autism Rates</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6889E791" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In person. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Invited Speaker</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="4D189501" w14:textId="77777777" w:rsidTr="007666D0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="574887CD" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>March 3, 2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="148EB7EA" w14:textId="76F08F6A" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="00770CD5" w:rsidP="00770CD5">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00770CD5">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>The Israeli Meeting for Autism Research (I-MAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="884" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="423249D3" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ben-Gurion University, Beer-Sheva, Israel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1396" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E46F7E0" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>• Peer interaction in cognitively able adolescents with autism</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Selective mutism as an early marker of autism spectrum disorders in girls</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Unique variables in children referred for ASD diagnosis after age 6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="23A00626" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>In person. Presenter (Poster Presentation)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="2CD0038C" w14:textId="77777777" w:rsidTr="007666D0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43191FDB" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">February 20, 2025 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35E7DBE4" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Israel Association for Child Development</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="884" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1AEB90AC" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jerusalem, Israel </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1396" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A19DDF7" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Selective Mutism as an Early Marker of ASD in Girls</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D653183" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>• Language development, parental concerns, and diagnostic markers for late ASD diagnosis</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• “Breaking the News” – Group intervention for parents after ASD diagnosis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E292DD5" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>In person. Presenter (Poster Presentation)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="4EF044BA" w14:textId="77777777" w:rsidTr="007666D0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4324CA0E" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">May 16, 2024 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75685DC3" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Annual Conference of the Israeli Society for Gender- and Sex-Conscious Medicine</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="884" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3FE20A82" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shamir Medical Center, Israel </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1396" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5DBA030D" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Social-communicative behavior in natural interaction settings among adolescents with high-functioning autism spectrum disorder</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44140428" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>In person. Presenter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="79BA6DF8" w14:textId="77777777" w:rsidTr="007666D0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7289775F" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">February 20, 2024 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1EB5759E" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Children in the Shadow of War, Faculty of Psychology, The College of Law and Business</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="884" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="326DFCD9" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ramat Gan, Israel </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1396" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4089F17D" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>A Personal Conversation with Daniel Aloni, “It’s Not That Easy Being a Child Here”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07022E64" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In person. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Invited Speaker</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="624A49AB" w14:textId="77777777" w:rsidTr="007666D0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0019B36A" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7504A7C5" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Gender-Aware Medicine Conference</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="884" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4EA52E99" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Shamir Medical Center, Israel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1396" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31F978A0" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Social behavior in natural interactions in adolescents with high-functioning ASD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A95722F" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>In person. Presenter (Poster Presentation)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="751B3227" w14:textId="77777777" w:rsidTr="007666D0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56F901BB" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">May 18, 2023 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29C45041" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Annual Conference of the Developmental Psychology Division</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="884" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B47A7F9" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neve Ilan, Israel </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1396" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3703FDE8" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Workshop: Not Everything is Autism,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F309043" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>In person. Presenter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="053713F1" w14:textId="77777777" w:rsidTr="007666D0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F5FFDE0" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">March 23, 2023 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="109B5005" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Conference of Child Development Institutes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="884" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31599AE5" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tel Aviv, Israel </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1396" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="55981D2E" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>• Panel: Autism – Epidemic or Overdiagnosis? (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Invited Panelist</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, Presenter)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>• Developmental characteristics of children diagnosed with autism after age 6 (Presenter, Panel contribution)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47A44D52" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>In person</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="5BB5920D" w14:textId="77777777" w:rsidTr="007666D0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2D04AD2A" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>February 27, 2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2773E8F8" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Autism Conference</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="884" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="24BD3B3A" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ben-Gurion University, Israel </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1396" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A95DE57" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Demographic, behavioral, and diagnostic correlates of ASD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="327F60E9" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>In person. Presenter (Poster Presentation)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="34B0325C" w14:textId="77777777" w:rsidTr="007666D0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5FB0DA88" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>November 28, 2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1EBC7D22" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Conference in Memory of Lior Barness</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="884" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40194024" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The College of Law and Business, Ramat Gan, Israel </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1396" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="23BE8729" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Unique characteristics of girls with autism spectrum disorder: developmental, social, and communicative features, and diagnostic challenges</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F5400D1" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In person. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Invited Speaker</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="308C9BFB" w14:textId="77777777" w:rsidTr="007666D0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6688C47E" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">May 31–June 2, 2022 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27E70425" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Developmental Division Conference</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="884" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6496C845" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neve Ilan, Israel </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1396" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="078DEE30" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Developmental characteristics of children referred for ASD diagnosis after age 6 (TED Talk)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6AF76939" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>In person. Presenter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="2D611FD2" w14:textId="77777777" w:rsidTr="007666D0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D48B1CB" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>May 26, 2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08D988C6" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Medical School Research Fair</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="884" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C60C71C" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tel Aviv University, Israel </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1396" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47C332F8" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Repetitive behaviors in non-ASD children with social or communicative difficulties</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26873DF8" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>In person. Presenter (Poster Presentation)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="6F5A4C64" w14:textId="77777777" w:rsidTr="007666D0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="020E9522" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">April 11, 2022 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="047BE4AA" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Adolescent Medicine Program</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="884" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="200000CA" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faculty of Medicine, Tel Aviv University </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1396" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B2B043E" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ASD and Social Difficulties in Adolescence</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C4E9FED" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Online. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Invited Speaker</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="506A03BF" w14:textId="77777777" w:rsidTr="007666D0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76319DEC" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">May 22, 2019 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="688461D7" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>Annual ALUT Conference in Memory of Leah Rabin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="884" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39AA5FBB" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tel Aviv, Israel </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1396" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58274E9E" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>Using Drama as a Therapeutic Tool in Autism Spectrum Disorder</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76FFDA63" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In person. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>Invited Speaker</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="515F7B55" w14:textId="77777777" w:rsidTr="007666D0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E1E92ED" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">January 9–10, 2019 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45F74E16" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>22nd Conference of the Israeli Association for Child Development and Rehabilitation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="884" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B7B807A" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jerusalem, Israel </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1396" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0BFCA409" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>Is It Autism? The Evolution of a Diagnosis from Medical Assessment to Peer Group Observation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="762DAD55" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>In person. Presenter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="5912C927" w14:textId="77777777" w:rsidTr="007666D0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="570B4378" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">February 12–13, 2018 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66283965" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9th Annual Conference of the Keshet Child Development Center – Advances in Autism</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="884" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="302EB9A0" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sheba Medical Center, Ramat Gan, Israel </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1396" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B93F21D" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Japanese Manga and Autism: A Love Story</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45BC04D9" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>In person. Presenter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="1F9DD3A4" w14:textId="77777777" w:rsidTr="007666D0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40BBD295" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">October 22, 2017 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="008A69D0" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Talking Autism 2017 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="884" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5909EF35" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tel Aviv University, Israel </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1396" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D2AA942" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Comparison Between the Autism Spectrum and ADHD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18AC2896" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In person. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Keynote Invited Speaker</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="74048AA0" w14:textId="77777777" w:rsidTr="007666D0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04CD098E" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">November 8–10, 2016 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="48F4514C" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>21st Conference of the Israeli Association for Child Development</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="884" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5FDF99BD" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jerusalem, Israel </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1396" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2019CC4B" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Panel: Autism and Communication Disorders – Children with Social Difficulties</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18BF0A8D" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>In person. Presenter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="568F0917" w14:textId="77777777" w:rsidTr="007666D0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D47204C" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">February 1–2, 2016 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5CAEED55" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Annual Conference of the Keshet Center on Gender Issues in Autism</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="884" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3DD3BB1C" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sheba Medical Center, Ramat Gan, Israel </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1396" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7EBDE3DB" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Theory of Mind in ASD Girls and Typically Developing Girls: Where is the Autism?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="55DB3BB9" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In person. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Invited Speaker</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="234E89F0" w14:textId="77777777" w:rsidTr="007666D0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="485C8BE0" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">November 16, 2015 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="216EE605" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5th Conference of Efi – Asperger Israel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="884" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="367B18E5" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bar-Ilan University, Ramat Gan, Israel </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1396" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B76E32F" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Plenary</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>: “Different but Not Less” – Girls with High-Functioning Autism from Childhood to Adolescence</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0AF63B53" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>In person. Presenter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="29E0180E" w14:textId="77777777" w:rsidTr="007666D0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="170E8B2A" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">May 25, 2015 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="23FD8EF8" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Maccabi Healthcare Services</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="884" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51628939" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tel Aviv, Israel </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1396" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C373456" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Innovative Approach to Autism Treatment, Pediatric Seminar: Innovations in Autism</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7CDF9EE8" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In person. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Invited Speaker</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="4A1D8B44" w14:textId="77777777" w:rsidTr="007666D0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1507889C" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">April 29, 2015 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D109300" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Conference of the Israeli Society for Adolescent Medicine </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="884" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5FE44808" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Online</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1396" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53AC3D5C" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Adolescents on the Autism Spectrum – Diagnosis and Treatment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11BAE630" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Invited Speaker</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="42FB534C" w14:textId="77777777" w:rsidTr="007666D0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A7482A5" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> September 16, 2014 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12C4F712" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Conference of the Israeli Association for Child Development and Rehabilitation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="884" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29471C12" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jerusalem, Israel </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1396" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="280CB0AA" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Workshop: Autism Diagnosis from Age 6 to Adulthood – Practical Tools and Diagnostic Dilemmas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09E2203C" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In person. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Invited Speaker</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="64F51C53" w14:textId="77777777" w:rsidTr="007666D0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3EB7589C" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">July 2012 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1ACF35E3" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ALUT – The Israeli National Association for Children with Autism</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="884" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A52F772" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ashdod, Israel </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1396" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BEB89CE" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Social Skills in Autism Spectrum Disorders</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1612A949" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In person. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Invited Speaker</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...76 lines deleted...]
-            </w:pPr>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="0A77A0DF" w14:textId="77777777" w:rsidTr="007666D0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A4C8EF2" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">June 2011 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="561497E1" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Annual Conference of the Kivunim Nosafim Institute</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="884" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F1374E4" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jerusalem, Israel </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1396" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58784D15" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Psychological Treatment in Autism Spectrum Disorder</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A31FB05" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>In person. Presenter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="57CB8EA2" w14:textId="77777777" w:rsidTr="007666D0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A634B60" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">December 2010 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E4F7CD7" w14:textId="5079634F" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="009B3D9E" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:commentRangeStart w:id="2"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB" w:bidi="he-IL"/>
-[...1 lines deleted...]
-              <w:t>Conference Organizer</w:t>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="2"/>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rStyle w:val="aff1"/>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+              <w:commentReference w:id="2"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="884" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A750B37" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Telem Institute, Ra’anana, Israel </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1396" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="473BFEEB" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Diagnosis of Autism Spectrum Disorders</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63AF5137" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In person. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Invited Speaker</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB0A36" w:rsidRPr="00946A19" w14:paraId="796F54E0" w14:textId="77777777" w:rsidTr="00CE62E3">
-[...34 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="6F55F4FC" w14:textId="77777777" w:rsidTr="007666D0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="372BCD05" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">October 14, 2010 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26650F6F" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Conference on Primary Disorders – Diagnosis and Treatment, Israeli Association for Psychoanalytic Psychotherapy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="884" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E0DEE44" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tel Aviv, Israel </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1396" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="477A717B" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>From Computer Communication to Human Communication – Treating a Young Man with Asperger Syndrome</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F60602A" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In person. Presenter </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="298E4DD9" w14:textId="77777777" w:rsidTr="007666D0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4FA45D8F" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">July 2009 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6FA61415" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Scientific Conference of the Israeli Psychological Association</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="884" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="515D615D" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tel Aviv University, Israel </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1396" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="066D10AB" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Psychiatric Disorders with Social Deficits: The Social Theme</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21252878" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>In person. Presenter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="647337F5" w14:textId="77777777" w:rsidTr="007666D0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="534D57E5" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">February 2007 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5931D2C4" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Research Conference, Child and Adolescent Psychiatry Association</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="884" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="676F9C97" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faculty of Medicine, Tel Aviv University, Israel </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1396" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3FD74291" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Asperger Syndrome and Learning Disabilities – Clinical Profile</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40219C3A" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>In person. Presenter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="05E0372A" w14:textId="77777777" w:rsidTr="007666D0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33369882" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">January 2007 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50857949" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="884" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B8AB8FE" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Department of Psychology, Bar-Ilan University, Ramat Gan, Israel </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1396" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03E7A917" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Asperger Syndrome on the Rorschach Test – Diagnostic Profile and Differential Diagnoses</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="694E8F66" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In person. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Invited Speaker</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="24758031" w14:textId="77777777" w:rsidTr="007666D0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05B10A72" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">November 2005 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="73EA7620" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ALUT – The Israeli National Association for Children with Autism</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="884" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04C2AB1B" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tel Aviv, Israel </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1396" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B2AD97D" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>The Inner World of Children with Asperger Syndrome and High-Functioning Autism</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75E67077" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>In person. Presenter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="1F1BF82F" w14:textId="77777777" w:rsidTr="007666D0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4AC38E20" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>June 2005</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B302F8D" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Annual Conference of the Asperger Syndrome Association</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="884" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="129D0A78" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tel Aviv, Israel </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1396" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2DA753B2" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>“What About Me, What About Him?” – Theory of Mind, Desires of Others and Asperger Syndrome</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07428CB0" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In person. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Invited Speaker</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...76 lines deleted...]
-            </w:pPr>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="70E7C58E" w14:textId="77777777" w:rsidTr="007666D0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F0CD80D" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">June 2004 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7AC92E4E" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Conference on Autism Spectrum Syndromes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="884" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13026066" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beer-Yaacov Mental Health Center, Ness Ziona, Israel </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1396" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D38D87C" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>On Love, Embarrassment, and Bubbles – Group Therapy with Children on the Autism Spectrum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="68D5E60F" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In person. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Invited Speaker</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="088FBCE0" w14:textId="77777777" w:rsidTr="007666D0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0692DF50" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">May 2004 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B8DA3CE" w14:textId="08E84DFA" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="009B3D9E" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:commentRangeStart w:id="3"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB" w:bidi="he-IL"/>
-[...1 lines deleted...]
-              <w:t>Conference Organizer</w:t>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="3"/>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rStyle w:val="aff1"/>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+              <w:commentReference w:id="3"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="884" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13D1E1F7" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Beer-Yaacov Mental Health Center, Ness Ziona, Israel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1396" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75D6892F" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Theory of Mind – From Theory to Clinic</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4259C2B7" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>In person. Presenter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB0A36" w:rsidRPr="00946A19" w14:paraId="0AF80811" w14:textId="77777777" w:rsidTr="00CE62E3">
-[...64 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="72FEE925" w14:textId="77777777" w:rsidTr="007666D0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D4DA16A" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">January 2004 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76361048" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="884" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="131BA3E1" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Beer-Yaacov Mental Health Center, Ness Ziona, Israel </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1578" w:type="pct"/>
-[...34 lines deleted...]
-              <w:t>Conference Organizer</w:t>
+            <w:tcW w:w="1396" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="266A9CAC" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>High-Functioning Autism – Recent Research Findings</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63093338" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In person. Presenter </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="133DC3FA" w14:textId="77777777" w:rsidTr="007666D0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="38432FAC" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">February 2000 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04889D4C" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Annual Asperger Syndrome Conference</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="884" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08072EDA" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shaare Zedek Medical Center, Pediatric Neurology Department, Jerusalem, Israel </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1396" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="169D0431" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Recent Research Findings on Autism</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20B6789C" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>In person. Presenter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="79F314EE" w14:textId="789432AC" w:rsidR="00AC374D" w:rsidRPr="00946A19" w:rsidRDefault="00AC374D" w:rsidP="00946A19">
+    <w:p w14:paraId="4394165A" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5804D230" w14:textId="1E619C74" w:rsidR="00AC374D" w:rsidRPr="00946A19" w:rsidRDefault="00AC374D" w:rsidP="00946A19">
+    <w:p w14:paraId="7DFF91E7" w14:textId="77777777" w:rsidR="00B849CE" w:rsidRDefault="00B849CE" w:rsidP="00B849CE">
       <w:pPr>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54D5D50C" w14:textId="77777777" w:rsidR="00B849CE" w:rsidRDefault="00B849CE" w:rsidP="00B849CE">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00E82470" w14:textId="77777777" w:rsidR="00B849CE" w:rsidRDefault="00B849CE" w:rsidP="00B849CE">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48296287" w14:textId="77777777" w:rsidR="00B849CE" w:rsidRDefault="00B849CE" w:rsidP="00B849CE">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="345056C6" w14:textId="77777777" w:rsidR="00B849CE" w:rsidRDefault="00B849CE" w:rsidP="00B849CE">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="533A4D47" w14:textId="77777777" w:rsidR="00B849CE" w:rsidRPr="00896B22" w:rsidRDefault="00B849CE" w:rsidP="00B849CE">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="232A4DF1" w14:textId="6884676D" w:rsidR="007E2A65" w:rsidRPr="005629AD" w:rsidRDefault="007E2A65" w:rsidP="00B849CE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005629AD">
         <w:rPr>
           <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Organization of Conferences or Sessions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E47C3B8" w14:textId="7EB36DC9" w:rsidR="00B849CE" w:rsidRPr="00B849CE" w:rsidRDefault="00B849CE" w:rsidP="00B849CE">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:u w:val="single"/>
-          <w:rtl/>
-          <w:lang w:bidi="he-IL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00946A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+      <w:r w:rsidRPr="00B849CE">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Israeli Local Conferences</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="aff5"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1083"/>
+        <w:gridCol w:w="1713"/>
+        <w:gridCol w:w="1576"/>
+        <w:gridCol w:w="2601"/>
+        <w:gridCol w:w="1323"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="47AF8C08" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="638" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28FCE8D3" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB" w:bidi="he-IL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB" w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1043" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="097CAB11" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB" w:bidi="he-IL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB" w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>Name of Conference</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0EBB5870" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB" w:bidi="he-IL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB" w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>Place of Conference</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1578" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="443C6913" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB" w:bidi="he-IL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB" w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>Subject of Conference/Role at Conference/Comments</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="781" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C97D412" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB" w:bidi="he-IL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB" w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>Role</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="3CF868C3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="638" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="349BF269" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB" w:bidi="he-IL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">February 20, 2024 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1043" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5DAF8860" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB" w:bidi="he-IL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>“It’s Not That Easy Being a Child Here”: Children in the Shadow of War</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="320FA9BC" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB" w:bidi="he-IL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The College of Law and Business, Ramat Gan, Israel </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1578" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1DEF697D" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB" w:bidi="he-IL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="781" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04AEB23C" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB" w:bidi="he-IL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB" w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>Conference Organizer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="2831EDE3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="638" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20D7C6D3" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB" w:bidi="he-IL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">March 13, 2015 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1043" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="10F35928" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB" w:bidi="he-IL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Diagnostic Guide for Social Difficulties in Children and Adolescents</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62B01877" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB" w:bidi="he-IL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dana-Dwek Children’s Hospital, Tel Aviv, Israel </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1578" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18A76B45" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB" w:bidi="he-IL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="781" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69CAE7F7" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB" w:bidi="he-IL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB" w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>Conference Organizer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="05DE0B6D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="638" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E7FDA4F" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB" w:bidi="he-IL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">June 2004 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1043" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29E6CF0F" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB" w:bidi="he-IL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>At the Edge of the Autism Spectrum: Diagnosis and Treatment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16A23B6F" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB" w:bidi="he-IL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beer-Yaacov Mental Health Center, Ness Ziona, Israel </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1578" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68CEC1A7" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB" w:bidi="he-IL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="781" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5EE80393" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB" w:bidi="he-IL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB" w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>Conference Organizer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="32691317" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="040E1F91" w14:textId="2A81242A" w:rsidR="007E2A65" w:rsidRPr="005629AD" w:rsidRDefault="007E2A65" w:rsidP="00B849CE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:u w:val="single"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005629AD">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Invited Lectures/Colloquium Talks</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="aff2"/>
+        <w:tblStyle w:val="aff5"/>
         <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1322"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3954"/>
+        <w:gridCol w:w="1243"/>
+        <w:gridCol w:w="1414"/>
+        <w:gridCol w:w="2009"/>
+        <w:gridCol w:w="3630"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FB0A36" w:rsidRPr="00946A19" w14:paraId="446102E0" w14:textId="77777777" w:rsidTr="00652C9A">
-[...5 lines deleted...]
-            <w:pPr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="40C3EDD2" w14:textId="77777777" w:rsidTr="007666D0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="749" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2CDDB8B9" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...5 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="510449C7" w14:textId="60F358C6" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00946A19">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D28CDD8" w14:textId="273B3FDF" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="007666D0">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Place of Lecture</w:t>
-[...9 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
               <w:rPr>
                 <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+              <w:t>Place of Lecture</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="716D98CE" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Name of Forum</w:t>
-[...9 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
               <w:rPr>
                 <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+              <w:t>Name of Forum</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="148BFFAA" w14:textId="47127231" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Presentation/Comments</w:t>
-[...115 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2188" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59DBD4BA" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited, </w:t>
-[...123 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Invited Speaker</w:t>
-[...123 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+              <w:t>Presentation/Comments</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="097DF8F1" w14:textId="54FA8252" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Invited Speaker</w:t>
-[...17 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00523AB8" w:rsidRPr="00946A19" w14:paraId="2D328908" w14:textId="77777777" w:rsidTr="00652C9A">
-[...110 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+      <w:tr w:rsidR="007666D0" w:rsidRPr="00896B22" w14:paraId="41EEE0BF" w14:textId="77777777" w:rsidTr="007666D0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="749" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1DC965DE" w14:textId="72A19E49" w:rsidR="007666D0" w:rsidRPr="00896B22" w:rsidRDefault="007666D0" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...148 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>April</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Invited Speaker</w:t>
-[...49 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...70 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5255B1D1" w14:textId="7F935DAC" w:rsidR="007666D0" w:rsidRPr="00896B22" w:rsidRDefault="007666D0" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...126 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ichilov</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Keynote Invited Speaker</w:t>
-[...123 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Medical</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Invited Speaker</w:t>
-[...49 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...70 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C93734C" w14:textId="29B3A994" w:rsidR="007666D0" w:rsidRPr="00896B22" w:rsidRDefault="007666D0" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...118 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Psychology</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited Speaker, </w:t>
-[...49 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...70 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>conference</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2188" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="29666832" w14:textId="77777777" w:rsidR="007666D0" w:rsidRPr="00896B22" w:rsidRDefault="007666D0" w:rsidP="007666D0">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Invited Speaker</w:t>
-[...105 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychological diagnostic protocols   from different angles: Autism Diagnosis protocol  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Invited Speaker</w:t>
-[...115 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FBAF250" w14:textId="58B808ED" w:rsidR="007666D0" w:rsidRPr="00896B22" w:rsidRDefault="007666D0" w:rsidP="007666D0">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...108 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Invited Speaker</w:t>
-[...7 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Invited speaker</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00523AB8" w:rsidRPr="00946A19" w14:paraId="4BD4582B" w14:textId="77777777" w:rsidTr="00652C9A">
-[...92 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="752E8E7F" w14:textId="77777777" w:rsidTr="007666D0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="749" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37877AF0" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">October 30, 2025 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6384275F" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zichron Ya’akov, Israel </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5FE74DB6" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ISPND</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2188" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="479D3607" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Fetal Alcohol Syndrome versus Autism Spectrum Disorder – A Clinical and Social Perspective (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Invited Speaker</w:t>
-[...7 lines deleted...]
-              <w:t>)</w:t>
+              <w:t xml:space="preserve">Invited, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>not the presenter)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB0A36" w:rsidRPr="00946A19" w14:paraId="338A4309" w14:textId="77777777" w:rsidTr="00652C9A">
-[...92 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="107A144F" w14:textId="77777777" w:rsidTr="007666D0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="749" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="161D83D1" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">April 2, 2025 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0556AF23" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tel Aviv, Israel </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69898CC2" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ichilov Medical Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2188" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5CE9CD69" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>The Global Rise in Autism Rates (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Invited Speaker</w:t>
             </w:r>
-            <w:r w:rsidRPr="00946A19">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="2F9889D3" w14:textId="77777777" w:rsidTr="007666D0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="749" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3669C20A" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">February 20, 2024 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1245BAF9" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ramat Gan, Israel </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1822A4EC" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>The College of Law and Business</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2188" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="041DA9A3" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>It’s Not That Easy Being a Child Here: Children in the Shadow of War (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Invited Speaker</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="010172AA" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="1E3AC65C" w14:textId="77777777" w:rsidTr="007666D0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="749" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09EC219F" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">November 28, 2022 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42D2980E" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Barness, Ramat Gan, Israel </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="242037A1" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference in Memory of Lior </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2188" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0302D1E4" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Unique characteristics of girls with autism spectrum disorder: developmental, social, and communicative features, and diagnostic challenges (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Invited Speaker</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="4E4262A4" w14:textId="77777777" w:rsidTr="007666D0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="749" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4FD8898C" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">April 11, 2022 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41218D56" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Tel Aviv University, Tel Aviv, Israel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F37EF0A" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Faculty of Medicine</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2188" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5FDA2175" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ASD and Social Difficulties in Adolescence (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Invited Speaker</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, Online)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="2636596F" w14:textId="77777777" w:rsidTr="007666D0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="749" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63CEFEF3" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">May 22, 2019 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17179429" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tel Aviv, Israel </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E9BA13D" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual ALUT Conference </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2188" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="338591C7" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Using Drama as a Therapeutic Tool in Autism Spectrum Disorder (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Invited Speaker</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="7FD67D1A" w14:textId="77777777" w:rsidTr="007666D0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="749" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E11BE82" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">October 22, 2017 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59C64A21" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tel Aviv University, Israel </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2716CA14" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Talking Autism 2017</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2188" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30531EEF" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Comparison Between the Autism Spectrum and ADHD (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Keynote Invited Speaker</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="79D2D402" w14:textId="77777777" w:rsidTr="007666D0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="749" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="628A5D2F" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">February 1–2, 2016 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7125AEF6" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sheba Medical Center, Israel </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4DB5F9DE" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Keshet Center Conference</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2188" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="593FA612" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Theory of Mind in ASD Girls and Typically Developing Girls: Where is the Autism? (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Invited Speaker</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="063575F7" w14:textId="77777777" w:rsidTr="007666D0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="749" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="281C37E8" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">May 25, 2015 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D997767" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tel Aviv, Israel </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63868621" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Innovations in Autism, Maccabi Healthcare Services</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2188" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3AD4866A" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Innovative Approach to Autism Treatment, Pediatric Seminar (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Invited Speaker</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="0E5427C6" w14:textId="77777777" w:rsidTr="007666D0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="749" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4BFB35F5" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">April 29, 2015 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F51DECD" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02DD66C5" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Conference of the Israeli Society for Adolescent Medicine </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2188" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02BC56A2" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Adolescents on the Autism Spectrum – Diagnosis and Treatment (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Invited Speaker, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Online)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="269D6BCF" w14:textId="77777777" w:rsidTr="007666D0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="749" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D8693C4" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">September 16, 2014 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3EDFAB4D" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jerusalem, Israel </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25BB7C38" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Conference of the Israeli Association for Child Development and Rehabilitation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2188" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2499429E" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Autism Diagnosis from Age 6 to Adulthood – Practical Tools and Diagnostic Dilemmas (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Invited Speaker</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="3C748E68" w14:textId="77777777" w:rsidTr="007666D0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="749" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="003DB7D3" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">July 2012 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5AC1C20A" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ashdod, Israel </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="563DCFCD" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ALUT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2188" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C59CF5B" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Social Skills in Autism Spectrum Disorders (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Invited Speaker</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="1054E1C2" w14:textId="77777777" w:rsidTr="007666D0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="749" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E87F609" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">December 2010 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20F69156" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ra’anana, Israel </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E325075" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Telem Institute</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2188" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B456587" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Diagnosis of Autism Spectrum Disorders (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Invited Speaker</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="535E586D" w14:textId="77777777" w:rsidTr="007666D0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="749" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="236590AB" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">January 2007 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A6BA4A6" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ramat Gan, Israel </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E983471" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Bar-Ilan University</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2188" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1020BF7A" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Asperger Syndrome on the Rorschach Test – Diagnostic Profile and Differential Diagnoses (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Invited Speaker</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="0A0B50D2" w14:textId="77777777" w:rsidTr="007666D0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="749" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="657334C6" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">June 2005 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0FBC6E58" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tel Aviv, Israel </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4AE1D459" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Annual Conference of the Asperger Syndrome Association</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2188" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="549C44E1" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>“What About Me, What About Him?” – Theory of Mind, Desires of Others and Asperger Syndrome (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Invited Speaker</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="29B08CC0" w14:textId="77777777" w:rsidTr="007666D0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="749" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F283D09" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">June 2004 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75BA7DAC" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beer-Yaacov MHC, Ness Ziona, Israel </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E7435FC" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Conference on Autism Spectrum Syndromes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2188" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B47B9D3" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>On Love, Embarrassment, and Bubbles – Group Therapy with Children on the Autism Spectrum (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Invited Speaker</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="67250F31" w14:textId="77777777" w:rsidR="00946A19" w:rsidRPr="00946A19" w:rsidRDefault="00946A19" w:rsidP="00946A19">
+    <w:p w14:paraId="751464F5" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C514E68" w14:textId="35307BD8" w:rsidR="00B82A65" w:rsidRPr="00946A19" w:rsidRDefault="000D73CD" w:rsidP="00946A19">
+    <w:p w14:paraId="2A720896" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00B849CE" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B849CE">
         <w:rPr>
           <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>7</w:t>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>7. Teaching</w:t>
       </w:r>
-      <w:r w:rsidR="00523AB8" w:rsidRPr="00946A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+    </w:p>
+    <w:p w14:paraId="73C02673" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...46 lines deleted...]
-        <w:t>Courses Taught in Recent Years</w:t>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A. Courses Taught in Recent Years</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="aff2"/>
+        <w:tblStyle w:val="aff5"/>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="778"/>
         <w:gridCol w:w="2359"/>
         <w:gridCol w:w="3095"/>
         <w:gridCol w:w="2784"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007001A9" w:rsidRPr="00946A19" w14:paraId="4CAE65FE" w14:textId="77777777" w:rsidTr="005108CB">
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="34C3EB04" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="778" w:type="dxa"/>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2D900051" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00946A19">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2359" w:type="dxa"/>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0868E48B" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00946A19">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name of Course</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3095" w:type="dxa"/>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B14560E" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00946A19">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Type of Corse Lecture/Seminar/Workshop/High Learn Course/Introductory Course (M</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Type of Corse Lecture/Seminar/Workshop/High Learn Course/Introductory Course (Mandatory)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2784" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16361B59" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>a</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>ndatory)</w:t>
+              <w:t>Degree</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="2EA732E8" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="778" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B1BCF72" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2359" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54F21DD5" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Psychodiagnostics</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3095" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="676F50EA" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mandatory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3480075C" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>M.A. Program in Educational Psychology, Department of Psychology,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Max Stern Yezreel Valley Academic College</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="5169314E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="778" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F58C9FE" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2359" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C49FBB3" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Practicum Workshop (Year1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3095" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D49E77A" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mandatory</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2784" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47423146" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>M.A. Program in Educational Psychology, Department of Psychology,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Max Stern Yezreel Valley Academic College</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="53BCAEAE" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="778" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B95663C" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2359" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D7FF107" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Practicum Workshop (Year 2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3095" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="704E5C3A" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mandatory</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2784" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0935103D" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>M.A. Program in Educational Psychology, Department of Psychology,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Max Stern Yezreel Valley Academic College</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="4EC165AF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="778" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08861DBC" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2359" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C2F6494" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Language Development and Disorders in Early Childhood</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3095" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61324CD8" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>High Learn Course</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61BAD475" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Mandatory</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2784" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57756C1C" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M.A. Program in Developmental Psychology, The College of Law and Business </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="58ADBC9F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="778" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C66B98C" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2021–2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2359" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3BE91AEF" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Empirical Seminar </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3095" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78BB0C07" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Annual Research Seminar (MA)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2784" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3AC95424" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M.A. thesis supervision, The College of Law and Business </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="768A086B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="778" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C2A0DE9" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2021–2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2359" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="14645793" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Interventions in Autism: Diagnosis and Treatment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3095" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="68805128" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mandatory</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2784" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1DB6528F" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The College of Law and Business </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="0AE869EA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="778" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2871F439" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2021–2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2359" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36B2F238" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Psychopathology in Neurodevelopmental Disorders</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3095" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A031B13" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mandatory</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2784" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34325B61" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The College of Law and Business </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="21E3CFA6" w14:textId="77777777" w:rsidR="004400A1" w:rsidRPr="00896B22" w:rsidRDefault="004400A1" w:rsidP="00896B22">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F7FCC7F" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>B. Supervision of Graduate Students</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A4E05ED" w14:textId="40D246CB" w:rsidR="004400A1" w:rsidRPr="00896B22" w:rsidRDefault="004400A1" w:rsidP="00896B22">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Co-supervised with Dr. Elisheva Ben-Artzi</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:bidiVisual/>
+        <w:tblW w:w="9355" w:type="dxa"/>
+        <w:tblInd w:w="-305" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1776"/>
+        <w:gridCol w:w="1918"/>
+        <w:gridCol w:w="3236"/>
+        <w:gridCol w:w="2425"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="4289146E" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="535"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1776" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34D4EFE4" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+                <w:kern w:val="0"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Date of Completion</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1918" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6803C9CE" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Degree</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7461C4B7" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Title of Final Project</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="65C49B5C" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Name of Student</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007001A9" w:rsidRPr="00946A19" w14:paraId="3A1B88E3" w14:textId="77777777" w:rsidTr="005108CB">
-[...131 lines deleted...]
-              <w:t xml:space="preserve"> Valley Academic College</w:t>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="2ABE9E5F" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="535"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1776" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1FE18B0B" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1918" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A9FD8A0" w14:textId="2FC00275" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>M.A</w:t>
+            </w:r>
+            <w:r w:rsidR="0012393F" w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0012393F" w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Developmental Psychology</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51462B5F" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The Moderating Effect of Child Gender on the Relationship Between Parenting Style (Permissive vs. Authoritative) and Social Skills and Psychological Well-Being</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0BFAACAA" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Sharon Perry</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007001A9" w:rsidRPr="00946A19" w14:paraId="3E8A5629" w14:textId="77777777" w:rsidTr="005108CB">
-[...147 lines deleted...]
-              <w:t xml:space="preserve"> Valley Academic College</w:t>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="3502CC1E" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="535"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1776" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6DCE6738" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>January 2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1918" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="225ABED7" w14:textId="65977431" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="0012393F" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>M.A. Developmental Psychology</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E57FC60" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Birth Characteristics and Child Temperament as Predictors of an Autism Diagnosis: The Importance of Maternal Age</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6079A02D" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Shira Pinto Kaufman</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007001A9" w:rsidRPr="00946A19" w14:paraId="61F69990" w14:textId="77777777" w:rsidTr="005108CB">
-[...131 lines deleted...]
-              <w:t xml:space="preserve"> Valley Academic College</w:t>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="0B053EA2" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="535"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1776" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="475D78B5" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>October 2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1918" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67ECA17A" w14:textId="153D58FD" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="0012393F" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>M.A. Developmental Psychology</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BFBAA78" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The Moderating Effect of Child Temperament on the Relationship Between Parenting Style and Children's Psychological and Social Well-Being</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00C7C60B" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Lin Alt-Mark Glover</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007001A9" w:rsidRPr="00946A19" w14:paraId="3DAEDA27" w14:textId="77777777" w:rsidTr="005108CB">
-[...130 lines deleted...]
-              <w:t xml:space="preserve">M.A. Program in Developmental Psychology, The College of Law and Business </w:t>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="513C7122" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="535"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1776" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63408DE3" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>August 2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1918" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E903C48" w14:textId="212DAEC6" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="0012393F" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>M.A. Developmental Psychology</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E656D39" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Parenting Children with Special Needs and Anxiety During Wartime: The Moderating Role of Attachment Style and Pet Ownership</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="541C0018" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Meshi Aronov (Avraham)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007001A9" w:rsidRPr="00946A19" w14:paraId="4C96D615" w14:textId="77777777" w:rsidTr="005108CB">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">M.A. thesis supervision, The College of Law and Business </w:t>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="430E102B" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="535"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1776" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16CD0C15" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>July 2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1918" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5355363A" w14:textId="5ED9E6D4" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="0012393F" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>M.A. Developmental Psychology</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="070E3C8B" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The Impact of Maternal Stress on Attachment and Emotional-Behavioral Outcomes in Neurotypically Developing Children in Families of Children with Autism</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4835626F" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Sunny Gatenio</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007001A9" w:rsidRPr="00946A19" w14:paraId="38D6357F" w14:textId="77777777" w:rsidTr="005108CB">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">The College of Law and Business </w:t>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="6444695F" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="535"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1776" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D8F2547" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>July 2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1918" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4795DE99" w14:textId="0C169B18" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="0012393F" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>M.A. Developmental Psychology</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B896A33" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The Relationship Between Anxiety Disorders, Creativity, and Parenting Style Among Adolescents: The Mediating Role of Emotion Regulation and Self-Esteem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41BBFF78" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Linoy Peled</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007001A9" w:rsidRPr="00946A19" w14:paraId="4021714D" w14:textId="77777777" w:rsidTr="005108CB">
-[...90 lines deleted...]
-              <w:t xml:space="preserve">The College of Law and Business </w:t>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="2B586F93" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="535"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1776" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F8B45FE" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>January 2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1918" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D08EB02" w14:textId="31A13A5E" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="0012393F" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>M.A. Developmental Psychology</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A2C5504" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Attitudes Toward Autism Among the Israeli Population: It’s Neither Quantity nor Quality</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="01C63128" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Noa Guri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="03255962" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="535"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1776" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7ABD1C0A" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>August 2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1918" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43E9A0F8" w14:textId="371DACC2" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="0012393F" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>M.A. Developmental Psychology</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74D1352A" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Birth Characteristics and Child Temperament as Predictors of an Autism Diagnosis: The Importance of Birth Order</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18F17BC1" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Stav Verdinon</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="663819A1" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="535"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1776" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4AE2B5E7" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>August 2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1918" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76694CB0" w14:textId="332E0DE9" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="0012393F" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>M.A. Developmental Psychology</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40AFF0C0" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The Association Between Feeding Difficulties and Nonverbal Communication Difficulties in Early ASD Diagnosis: The Moderating Role of Maternal Education</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="38B3D67C" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Ravid Gort</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="36F50C34" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="535"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1776" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="113C1360" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>August 2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1918" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="48C01434" w14:textId="740DD2D2" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="0012393F" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>M.A. Developmental Psychology</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0BD3EFED" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The Relationship Between Comorbid Anxiety and OCD and an ASD Diagnosis: The Moderating Role of Age at Referral for Diagnosis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5CA81330" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Amit Printa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="1BCB3C42" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="535"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1776" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71E1F2B7" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>August 2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1918" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04294FCB" w14:textId="127D0A3C" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="0012393F" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>M.A. Developmental Psychology</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3FE6D538" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The Relationship Between Motor Inhibition and Sleep Disorders in Early ASD Diagnosis: The Moderating Role of Family Status</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="158EA135" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Inbar Balkani</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="4AB20801" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="535"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1776" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5ED366D3" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>August 2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1918" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F1C84FE" w14:textId="74E754EF" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="0012393F" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>M.A. Developmental Psychology</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3426E408" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>It Runs in the Family: Family Factors Affecting the Age of Initial ASD Diagnosis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5306E5FD" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Tal Fingerman</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="7D049594" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="535"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1776" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2AE9FA30" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>August 2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1918" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D2FC586" w14:textId="79945DF0" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="0012393F" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>M.A. Developmental Psychology</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5CB98776" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>How Language Delay and Dyspraxia Symptoms Affect a Final Autism Diagnosis: Gender Differences</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="548E955B" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Dor Elkayam</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="55E05885" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="535"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1776" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33EB4095" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>August 2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1918" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63196AAB" w14:textId="22AFA2E7" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="0012393F" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>M.A. Developmental Psychology</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="611E1A74" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The Impact of Comorbid Anxiety and ADHD on an ASD Diagnosis: The Moderating Role of Age at Referral for Diagnosis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5AE9C967" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Noam Peer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="4912AE4A" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="535"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1776" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1AB0D9EF" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>August 2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1918" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0DA563B8" w14:textId="45DB32FA" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="0012393F" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>M.A. Developmental Psychology</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1CEF3EAC" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The Moderating Effect of Socioeconomic Status on the Relationship Between Types of Comorbid Conditions and Age at Autism Diagnosis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21440223" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Bar Machlav</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="63DD4751" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="535"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1776" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6CB521D9" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>July 2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1918" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6ECCA64F" w14:textId="053F6DDA" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="0012393F" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M.A. Developmental Psychology </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C1507FB" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The Moderating Effect of Referral Source on the Relationship Between Gender and Age at Referral for Autism Spectrum Disorder Diagnosis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0DDFF597" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Tal Gindi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="0E046111" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="535"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1776" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B05E7BC" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>July 2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1918" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C97F40E" w14:textId="7A48E542" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="0012393F" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>M.A. Developmental Psychology</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C7AB858" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The Effect of Gender on Age at Referral for ASD Diagnosis as a Function of Birth Order</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2AFEDA2B" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Maayan Cohen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="3075B5B5" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="535"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1776" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="590C7A8D" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>October 2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1918" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4EC667F6" w14:textId="07B75564" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="0012393F" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>M.A. Developmental Psychology</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C8F220F" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The Agreement Between the ADOS-2, the Parent CAST, and the DSM-5 in Autism Diagnosis as a Function of Age at Initial Diagnosis Among the Israeli Population</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A1A5D30" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Aida Faraoni-Samara</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="2E9CFCE9" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="535"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1776" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2EC8AE3B" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>September 2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1918" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63D0E03A" w14:textId="667F02A2" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="0012393F" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>M.A. Developmental Psychology</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F370642" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The Sensitivity of the CAST and ADOS in Predicting Autism According to the DSM and the Importance of Gender</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5CF7EF1C" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Nitzan Marciano</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="66C8E673" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="535"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1776" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="579F3429" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>September 2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1918" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11A0E79B" w14:textId="37965E77" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="0012393F" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>M.A. Developmental Psychology</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64E1EF90" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The Relationship Between the Severity of Restricted and Repetitive Behaviors and Age at Autism Diagnosis in Children</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4AB04160" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Oriya Masika</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="0A7A5599" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="535"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1776" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="443DBD2B" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>September 2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1918" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F8EE9F9" w14:textId="4A5AAB1A" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="0012393F" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>M.A. Developmental Psychology</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78B2B6A4" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Accuracy in Predicting Autism Spectrum Disorder Based on the CAST Questionnaire and the ADOS-2 as a Function of Gender and Developmental Indicators</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B15B2D3" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Neta Stern</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="18758138" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="535"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1776" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12327553" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>September 2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1918" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34CBA11C" w14:textId="559FA98A" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="0012393F" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>M.A. Developmental Psychology</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02F06C3E" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The Relationship Between CAST Scores and ADOS-2 Scores in Predicting a DSM Diagnosis: Gender as a Moderating Variable</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C753B6C" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Stephanie Bohadana</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="29D23B77" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="535"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1776" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6EEB09CC" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>August 2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1918" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49E3C9C0" w14:textId="2495DB15" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="0012393F" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>M.A. Developmental Psychology</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42BFA124" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>What Raises a Red Flag for Parents Regarding Their Child's Development? The Effect of Language Delay and Motor Integration Delay on the Relationship Between Age at Diagnosis and an Autism Spectrum Diagnosis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C95CC7A" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Neria Yogev</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2A65" w:rsidRPr="00896B22" w14:paraId="76DB707A" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="535"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1776" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0140013A" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>July 2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1918" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F7BBC01" w14:textId="106B4B6B" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="0012393F" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>M.A. Developmental Psychology</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18E8331B" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Late Diagnosis of Autism Spectrum Disorder: The Impact of Developmental Variables and Gender on Age at Diagnosis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1EFD4F64" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896B22">
+              <w:rPr>
+                <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+                <w:kern w:val="0"/>
+                <w:lang w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Svetlana Abramov</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3C96199D" w14:textId="77777777" w:rsidR="00946A19" w:rsidRPr="00946A19" w:rsidRDefault="00946A19" w:rsidP="00946A19">
+    <w:p w14:paraId="5B76E2E8" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6738E0F1" w14:textId="77777777" w:rsidR="00946A19" w:rsidRPr="00946A19" w:rsidRDefault="00946A19" w:rsidP="00946A19">
+    <w:p w14:paraId="7AEBB39F" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E5537ED" w14:textId="199A14DF" w:rsidR="00902F03" w:rsidRPr="00946A19" w:rsidRDefault="008C251C" w:rsidP="00946A19">
+    <w:p w14:paraId="3F56D6B2" w14:textId="24B12602" w:rsidR="007E2A65" w:rsidRPr="00B849CE" w:rsidRDefault="00B849CE" w:rsidP="00896B22">
       <w:pPr>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00946A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+      <w:r w:rsidRPr="00B849CE">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>1</w:t>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>8</w:t>
       </w:r>
-      <w:r w:rsidR="000D73CD">
+      <w:r w:rsidR="007E2A65" w:rsidRPr="00B849CE">
         <w:rPr>
           <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...23 lines deleted...]
-        <w:t>Professional Experience</w:t>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. Professional Experience</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39DDA0B2" w14:textId="44501892" w:rsidR="001B38CA" w:rsidRPr="00946A19" w:rsidRDefault="001B38CA" w:rsidP="00946A19">
+    <w:p w14:paraId="01772EC7" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00946A19">
-[...21 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2022 (Sept. 6): Ministry of Health – Exemption of two years from specialization period in Developmental Psychology due to prolonged clinical work in autism assessment and intervention, with national-level impact.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413A96AC" w14:textId="11DBD741" w:rsidR="007A031A" w:rsidRPr="00946A19" w:rsidRDefault="007A031A" w:rsidP="00946A19">
+    <w:p w14:paraId="544A400A" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00946A19">
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> Center” for Diagnosis and Treatment of ASD (ages 6–18), Dana-Dwek Children’s Hospital, Tel Aviv Medical Center.</w:t>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2012–Present: Founder and Director, “Maarot Center” for Diagnosis and Treatment of ASD (ages 6–18), Dana-Dwek Children’s Hospital, Tel Aviv Medical Center.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34D30AA5" w14:textId="08528E2B" w:rsidR="001B38CA" w:rsidRPr="00946A19" w:rsidRDefault="001B38CA" w:rsidP="00946A19">
+    <w:p w14:paraId="3F879EDE" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00946A19">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>2004: Ministry of Health – Certified Senior Supervising Psychologist in Educational Psychology.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FB311BB" w14:textId="4DF6904C" w:rsidR="007A031A" w:rsidRPr="00946A19" w:rsidRDefault="007A031A" w:rsidP="00946A19">
+    <w:p w14:paraId="50E68AC8" w14:textId="40902DCE" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00946A19">
-[...5 lines deleted...]
-        <w:t>1999–2012: Senior Psychologist, Ministry of Health Child and Adolescent Psychiatric Clinic, Beer -Yaacov Mental Health Center,</w:t>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1999–2012: Senior Psychologist, Ministry of Health Child and Adolescent Psychiatric Clinic, Beer -Yaacov Mental Health Center, Child and adolescent </w:t>
       </w:r>
-      <w:r w:rsidR="001B38CA" w:rsidRPr="00946A19">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="004400A1" w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Clinique</w:t>
       </w:r>
-      <w:r w:rsidRPr="00946A19">
-[...21 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>- Specializing in ASD and psychiatric disorders from infancy to age 18.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13BC3D8E" w14:textId="77777777" w:rsidR="007A031A" w:rsidRPr="00946A19" w:rsidRDefault="007A031A" w:rsidP="00946A19">
+    <w:p w14:paraId="3766F638" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00946A19">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>1998–1999: Director, Treatment Center for Children with Emotional/Behavioral Disorders, Educational Psychological Service, Tel Aviv Municipality.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37F94AEF" w14:textId="67A9DBBB" w:rsidR="001B38CA" w:rsidRPr="00946A19" w:rsidRDefault="001B38CA" w:rsidP="00946A19">
+    <w:p w14:paraId="04009AD7" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00946A19">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>1995: Ministry of Health – Licensed Specialist in Educational Psychology.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37922590" w14:textId="77777777" w:rsidR="007A031A" w:rsidRPr="00946A19" w:rsidRDefault="007A031A" w:rsidP="00946A19">
+    <w:p w14:paraId="2640CB13" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00946A19">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>1990–2001: Senior Supervising Psychologist, Educational Psychological Service, Tel Aviv Municipality. Diagnosed and treated children in kindergartens and schools, provided guidance to parents, speech therapists, occupational therapists, teachers, and worked with psychiatrists and neurologists.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A5FFFB9" w14:textId="35569440" w:rsidR="00B82A65" w:rsidRPr="0059460F" w:rsidRDefault="007A031A" w:rsidP="0059460F">
+    <w:p w14:paraId="1EBB6EBF" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:rtl/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00946A19">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>1989–1990: Intern Psychologist, Early Childhood Development Center, Municipality of Yavne. Diagnosis, treatment, and counseling for children aged 3–6, their parents, and preschool staff.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E399564" w14:textId="77777777" w:rsidR="00EE5D32" w:rsidRPr="00946A19" w:rsidRDefault="00EE5D32" w:rsidP="00946A19">
+    <w:p w14:paraId="17945CDF" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00946A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5714CB83" w14:textId="6D3CBD5D" w:rsidR="00927316" w:rsidRDefault="00484605" w:rsidP="00946A19">
+    <w:p w14:paraId="31BB956E" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00946A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Publications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12FCDB36" w14:textId="77777777" w:rsidR="00946A19" w:rsidRPr="00946A19" w:rsidRDefault="00946A19" w:rsidP="00946A19">
+    <w:p w14:paraId="7FBDF60D" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
-          <w:smallCaps/>
-[...3 lines deleted...]
-          <w:lang w:bidi="he-IL"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A. Ph.D. dissertation</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5B4A8B7B" w14:textId="621D2046" w:rsidR="003B0F6F" w:rsidRPr="00946A19" w:rsidRDefault="003B0F6F" w:rsidP="00946A19">
+    <w:p w14:paraId="359555A5" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
-        <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="8"/>
         </w:numPr>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="714" w:hanging="357"/>
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00946A19">
-[...29 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Nagar-Shimoni, H. (July 2008). “A</w:t>
       </w:r>
-      <w:r w:rsidRPr="00946A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00946A19">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Model of Theory of Mind, Severity of Autistic Symptoms and Familial Correlates in Asperger Children and Adolescents.” PhD dissertation (76 pages), Tel Aviv University, Israel. Supervisors: Prof. Amiram Raviv &amp; Prof. Abraham Weizman.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="060D98D4" w14:textId="77777777" w:rsidR="00946A19" w:rsidRPr="00946A19" w:rsidRDefault="00946A19" w:rsidP="00946A19">
+    <w:p w14:paraId="3D037D9F" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FC57F28" w14:textId="35E07C35" w:rsidR="009F1E5B" w:rsidRPr="00946A19" w:rsidRDefault="00EE5D32" w:rsidP="00946A19">
+    <w:p w14:paraId="49F71F11" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-          <w:lang w:bidi="he-IL"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00946A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">D. </w:t>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>B. Articles in Refereed Journals</w:t>
       </w:r>
-      <w:r w:rsidR="009F1E5B" w:rsidRPr="00946A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+    </w:p>
+    <w:p w14:paraId="5D828A07" w14:textId="1B82ADFA" w:rsidR="007E2029" w:rsidRDefault="007E2029" w:rsidP="007E2029">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">h-index: 2 | </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2029">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Citations:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">39 (from </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2029">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Scopus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BAEA29B" w14:textId="5B7E9FA3" w:rsidR="007E2029" w:rsidRDefault="007E2029" w:rsidP="007E2029">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">h-index: 4 | </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2029">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Citations:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidR="003034B3">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (from Google Scholar)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53BD33CD" w14:textId="4EA2FAF6" w:rsidR="007E2029" w:rsidRPr="007E2029" w:rsidRDefault="007E2029" w:rsidP="007E2029">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="286FB501" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+          <w:kern w:val="0"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00896B22">
         <w:rPr>
           <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...11 lines deleted...]
-          <w:u w:val="single"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Published</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76F3D8E8" w14:textId="110B3EC7" w:rsidR="00927316" w:rsidRPr="00946A19" w:rsidRDefault="00484605" w:rsidP="00946A19">
+    <w:p w14:paraId="607FBB6E" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
-        <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="9"/>
         </w:numPr>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00946A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="de-DE" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gindi, S., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="de-DE" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Nagar-Shimoni, H.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="de-DE" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Fink-Zilbershot, E., Oppenheim, N., Assi, F., &amp; Leitner, Y. (2026). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Diagnosing ASD in Ages 6–18: Gender Differences and the Diagnostic Process. Journal of Clinical Medicine, 15(2), 803.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F466386" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DOI: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00896B22">
+          <w:rPr>
+            <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+            <w:color w:val="467886" w:themeColor="hyperlink"/>
+            <w:kern w:val="0"/>
+            <w:u w:val="single"/>
+            <w:lang w:bidi="ar-SA"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.3390/jcm15020803</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6A64C91E" w14:textId="5F4CE0AF" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2029" w:rsidP="00896B22">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2029">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">JCR: Q1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2029">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Medicine, General &amp; Internal)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E86628">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>; IF: 3.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37848201" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Role in the publication:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I contributed to the conceptualization, formulated the research strategy, performed the empirical analysis and wrote several chapters of the manuscript (Materials and Methods, Results, Discussion).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="717C2EBC" w14:textId="247BC220" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="de-DE" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ben Shabbat Seri, M., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="de-DE" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Nagar-Shimoni, H.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="de-DE" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Ravbinovich, A., Leitner, Y., &amp; Bauminger-Zviely, N. (2026). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Peer Interaction in Cognitively Able ASD Adolescents. Journal of Clinical Medicine, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E86628">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>5(11), 4340.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4419E259" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DOI: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00896B22">
+          <w:rPr>
+            <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+            <w:color w:val="467886" w:themeColor="hyperlink"/>
+            <w:kern w:val="0"/>
+            <w:u w:val="single"/>
+            <w:lang w:bidi="ar-SA"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.3390/jcm15114340</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2A22020A" w14:textId="77777777" w:rsidR="00E86628" w:rsidRPr="00896B22" w:rsidRDefault="00E86628" w:rsidP="00E86628">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2029">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">JCR: Q1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2029">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Medicine, General &amp; Internal)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>; IF: 3.1]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B55EF77" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Role in the publication:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Provided methodological guidance, contributed to the practical aspects of the study design, and assisted in reviewing and refining the manuscript.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AD07195" w14:textId="45C80999" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Nagar-Shimoni, H.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Leibovitch, N., Zilbershot-Pink, E., &amp; Leitner, Reevaluating, Y. (2025). Challenging Case Report: Reevaluating Autism Diagnosis in a 7-Year-Old Girl. Frontiers </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4757">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4757" w:rsidRPr="00CD4757">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Psychiatry</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, 16, 1701629.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29A25AAA" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DOI: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00896B22">
+          <w:rPr>
+            <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+            <w:color w:val="467886" w:themeColor="hyperlink"/>
+            <w:kern w:val="0"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:bidi="ar-SA"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.3389/fpsyt.2025.1701629</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="54568A5A" w14:textId="1BA549D0" w:rsidR="00E86628" w:rsidRPr="00896B22" w:rsidRDefault="00E86628" w:rsidP="00E86628">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2029">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>JCR: Q</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4757">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2029">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4757" w:rsidRPr="00CD4757">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Psychiatry</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2029">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>; IF: 3.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4757">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="591EE958" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Role in the publication:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I contributed to the conceptualization, formulated the research strategy, performed the empirical analysis and wrote several chapters of the manuscript (Materials and Methods, Results, Discussion). In addition, I read and approved the final manuscript.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11EAA838" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Shimoni, H.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00946A19">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">, Gindi, S., </w:t>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, Gindi, S., Zilbershot Fink, E., Ben Shabbat Seri, M., Levy, E., Hutter-Beeri, D., Hadaya Cohen, M., &amp; Leitner, Y. (2025). Diagnosing ASD in Medical Settings: The Peer Group Observation Technique – Three Case Studies. Harefuah</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...6 lines deleted...]
-        <w:t>Zilbershot</w:t>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 7, pp. 412–417 </w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...97 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Hebrew]. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FFD8C49" w14:textId="7AE9B65B" w:rsidR="009F1E5B" w:rsidRPr="00946A19" w:rsidRDefault="009F1E5B" w:rsidP="00946A19">
+    <w:p w14:paraId="72441840" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
-        <w:pStyle w:val="ae"/>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00946A19">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>DOI:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="00946A19">
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="00896B22">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...2 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+            <w:color w:val="467886" w:themeColor="hyperlink"/>
+            <w:kern w:val="0"/>
+            <w:u w:val="single"/>
+            <w:lang w:bidi="ar-SA"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>https://www.ima.org.il/MedicineSite/Article.aspx?NewspaperArticleId=6348</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2BC8E021" w14:textId="2ED2889C" w:rsidR="008856FF" w:rsidRPr="00F07DE7" w:rsidRDefault="008856FF" w:rsidP="00946A19">
+    <w:p w14:paraId="39633A06" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
-        <w:pStyle w:val="ae"/>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F07DE7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Role in the publication:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F07DE7">
-[...15 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I contributed to the conceptualization, formulated the research strategy, performed the empirical analysis and wrote several chapters of the manuscript (Materials and Methods, Results, Discussion). In addition, I read and approved the final manuscript).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="732BAE61" w14:textId="77777777" w:rsidR="009F1E5B" w:rsidRPr="00946A19" w:rsidRDefault="00484605" w:rsidP="00946A19">
+    <w:p w14:paraId="2EB5CBE0" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
-        <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="9"/>
         </w:numPr>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00946A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Nagar-Shimoni, H.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00946A19">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">, Fink Zilbershot, E., &amp; Leitner, Y. (2025) The Clinical Phenotype of Early Selective Mutism and Later ASD in Girls: A Case Series Analysis. Children, 12(2), 237. </w:t>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Fink Zilbershot, E., &amp; Leitner, Y. (2025). The Clinical Phenotype of Early Selective Mutism and Later ASD in Girls: A Case Series Analysis. Children, 12(2), 237. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22365D25" w14:textId="15E17FA1" w:rsidR="009F1E5B" w:rsidRPr="00946A19" w:rsidRDefault="009F1E5B" w:rsidP="00946A19">
+    <w:p w14:paraId="0F5B2619" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
-        <w:pStyle w:val="ae"/>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00946A19">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">DOI: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="00946A19">
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00896B22">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...2 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+            <w:color w:val="467886" w:themeColor="hyperlink"/>
+            <w:kern w:val="0"/>
+            <w:u w:val="single"/>
+            <w:lang w:bidi="ar-SA"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>https://doi.org/10.3390/children12020237</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2EB80DE8" w14:textId="7C09E22A" w:rsidR="008856FF" w:rsidRPr="00946A19" w:rsidRDefault="009F1E5B" w:rsidP="00946A19">
+    <w:p w14:paraId="39830ED6" w14:textId="133A655F" w:rsidR="00444FAE" w:rsidRPr="00896B22" w:rsidRDefault="00444FAE" w:rsidP="00444FAE">
       <w:pPr>
-        <w:pStyle w:val="ae"/>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00946A19">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2029">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>JCR: Q</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2029">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00484605" w:rsidRPr="00946A19">
-[...5 lines deleted...]
-        <w:t>Q2</w:t>
+      <w:r w:rsidRPr="00444FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Pediatrics</w:t>
       </w:r>
-      <w:r w:rsidRPr="00946A19">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="007E2029">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00484605" w:rsidRPr="00946A19">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>; IF: 2.6]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="361E82D6" w14:textId="094171D1" w:rsidR="008856FF" w:rsidRPr="00F07DE7" w:rsidRDefault="008856FF" w:rsidP="00946A19">
+    <w:p w14:paraId="137B8D13" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
-        <w:pStyle w:val="ae"/>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F07DE7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Role in the publication:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F07DE7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> I contributed to the conceptualization, formulated the research strategy, performed the empirical analysis and wrote several chapters of the manuscript (Materials and Methods, Results, Discussion). In addition, I read and approved the final manuscript.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A505A6C" w14:textId="77777777" w:rsidR="009F1E5B" w:rsidRPr="00946A19" w:rsidRDefault="00484605" w:rsidP="00946A19">
+    <w:p w14:paraId="05DFCB87" w14:textId="2D7163C3" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
-        <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="9"/>
         </w:numPr>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00946A19">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="de-DE" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Gindi, S., Ben Shabbat-Seri, M., </w:t>
       </w:r>
-      <w:r w:rsidRPr="00946A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="de-DE" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Nagar Shimoni, H.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00946A19">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">, Gilat, Y., &amp; Leitner, Y. (2024) “Breaking the News” – Post-autism Spectrum Disorder Diagnosis Group Intervention for Parents to </w:t>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="de-DE" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Gilat, Y., &amp; Leitner, Y. (2024). </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...6 lines deleted...]
-        <w:t>6-18 Year-Old</w:t>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Breaking the News” – Post-autism Spectrum Disorder Diagnosis Group Intervention for Parents to </w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="004400A1" w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>6–18-Year-Old</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Children. Clinical Child Psychology and Psychiatry, 29(4), pp. 1417–1431. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14DBC7F5" w14:textId="77777777" w:rsidR="009F1E5B" w:rsidRPr="00946A19" w:rsidRDefault="009F1E5B" w:rsidP="00946A19">
+    <w:p w14:paraId="758FA14D" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
-        <w:pStyle w:val="ae"/>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00946A19">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">DOI: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="00946A19">
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00896B22">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...2 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+            <w:color w:val="467886" w:themeColor="hyperlink"/>
+            <w:kern w:val="0"/>
+            <w:u w:val="single"/>
+            <w:lang w:bidi="ar-SA"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>https://doi.org/10.1177/13591045241263365</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="230E9A5F" w14:textId="379CEE98" w:rsidR="00927316" w:rsidRPr="00946A19" w:rsidRDefault="009525A8" w:rsidP="00946A19">
+    <w:p w14:paraId="090A9125" w14:textId="0AE800D9" w:rsidR="00BE78C7" w:rsidRPr="00896B22" w:rsidRDefault="00BE78C7" w:rsidP="00BE78C7">
       <w:pPr>
-        <w:pStyle w:val="ae"/>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00946A19">
-[...5 lines deleted...]
-        <w:t>(</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00484605" w:rsidRPr="00946A19">
-[...5 lines deleted...]
-        <w:t>Q1</w:t>
+      <w:r w:rsidRPr="007E2029">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>JCR: Q</w:t>
       </w:r>
-      <w:r w:rsidRPr="00946A19">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2029">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(Psychology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2029">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00484605" w:rsidRPr="00946A19">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>; IF: 1.8]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F248F33" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Role in the publication:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Contributed to the study design, implementation of the research protocol, and drafting and revision of the manuscript.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="453AB990" w14:textId="46CC8336" w:rsidR="009525A8" w:rsidRPr="00F07DE7" w:rsidRDefault="008856FF" w:rsidP="00946A19">
+    <w:p w14:paraId="08965605" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
-        <w:pStyle w:val="ae"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-        <w:t>Role in the publication:</w:t>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Nagar Shimoni, H.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F07DE7">
-[...17 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Gindi, S., Bokek-Cohen, Y., &amp; Leitner, Y. (2022). Restricted Repetitive Behaviors Phenotype? Calling Attention to Children Who Are Not Diagnosed with Asd, and Exhibit Social Difficulties, Excessive Interest in Specific Topics, or Repetitive Behaviors. Developmental Psychology, 26, pp. 61–66. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="105F0182" w14:textId="77777777" w:rsidR="009525A8" w:rsidRPr="00946A19" w:rsidRDefault="00484605" w:rsidP="00946A19">
+    <w:p w14:paraId="0A6EC407" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
-        <w:pStyle w:val="ae"/>
-[...3 lines deleted...]
-        </w:numPr>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00946A19">
-[...7 lines deleted...]
-        <w:t>Nagar Shimoni, H.</w:t>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DOI: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00946A19">
-[...58 lines deleted...]
-        <w:r w:rsidRPr="00946A19">
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00896B22">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...3 lines deleted...]
-            <w:lang w:val="fr-FR"/>
+            <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+            <w:color w:val="467886" w:themeColor="hyperlink"/>
+            <w:kern w:val="0"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:bidi="ar-SA"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>https://doi.org/10.4467/20843879PR.21.027.15483</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0244E391" w14:textId="27C98376" w:rsidR="00927316" w:rsidRPr="00946A19" w:rsidRDefault="009525A8" w:rsidP="00946A19">
+    <w:p w14:paraId="5662FB96" w14:textId="44847272" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="003721ED" w:rsidP="00896B22">
       <w:pPr>
-        <w:pStyle w:val="ae"/>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00946A19">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="007E2A65" w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ERIH+, with local recognition in Poland </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00484605" w:rsidRPr="00946A19">
-[...19 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="007E2A65" w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>40 points in 2024</w:t>
       </w:r>
-      <w:r w:rsidRPr="00946A19">
-[...13 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25B0B8E7" w14:textId="44D9C977" w:rsidR="008856FF" w:rsidRPr="00F07DE7" w:rsidRDefault="008856FF" w:rsidP="00946A19">
+    <w:p w14:paraId="2E5A886E" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
-        <w:pStyle w:val="ae"/>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F07DE7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Role in the publication:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F07DE7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> I contributed to the conceptualization, formulated the research strategy, performed the empirical analysis and wrote several chapters of the manuscript (Materials and Methods, Results, Discussion). In addition, I read and approved the final manuscript.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29A13947" w14:textId="77777777" w:rsidR="009525A8" w:rsidRPr="00946A19" w:rsidRDefault="00484605" w:rsidP="00946A19">
+    <w:p w14:paraId="62309CC1" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
-        <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="9"/>
         </w:numPr>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00946A19">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="de-DE" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Freudenstein, O., </w:t>
       </w:r>
-      <w:r w:rsidRPr="00946A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="de-DE" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Shimoni, H.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00946A19">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">, Gindi, S., &amp; Leitner, Y. (2021) Disagreement Between Assessment of ASD Utilizing the ADOS-2 and DSM-5 – A Preliminary Study. Annales Universitatis </w:t>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="de-DE" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Gindi, S., &amp; Leitner, Y. (2021). </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">, 13, pp. 17–21. </w:t>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Disagreement Between Assessment of ASD Utilizing the ADOS-2 and DSM-5 – A Preliminary Study. Annales Universitatis Paedagogicae Cracoviensis Studia Psychologica, 13, pp. 17–21. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2903AF46" w14:textId="2E908127" w:rsidR="009525A8" w:rsidRPr="00946A19" w:rsidRDefault="009525A8" w:rsidP="00946A19">
+    <w:p w14:paraId="7DFA8C2C" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
-        <w:pStyle w:val="ae"/>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00946A19">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">DOI: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="00946A19">
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="00896B22">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...2 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+            <w:color w:val="467886" w:themeColor="hyperlink"/>
+            <w:kern w:val="0"/>
+            <w:u w:val="single"/>
+            <w:lang w:bidi="ar-SA"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>https://doi.org/10.24917/20845596.13.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="27DAD5DE" w14:textId="5726478C" w:rsidR="00927316" w:rsidRPr="00946A19" w:rsidRDefault="009525A8" w:rsidP="00946A19">
+    <w:p w14:paraId="79F8BC88" w14:textId="55E86172" w:rsidR="003721ED" w:rsidRPr="003721ED" w:rsidRDefault="003721ED" w:rsidP="003721ED">
       <w:pPr>
-        <w:pStyle w:val="ae"/>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00946A19">
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="003721ED">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[JCR: not indexed / no JIF or JCR quartile]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="512B9860" w14:textId="7585AED5" w:rsidR="008856FF" w:rsidRPr="00F07DE7" w:rsidRDefault="008856FF" w:rsidP="00946A19">
+    <w:p w14:paraId="32E9EF2F" w14:textId="1ECEAE12" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="003721ED">
       <w:pPr>
-        <w:pStyle w:val="ae"/>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F07DE7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Role in the publication:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F07DE7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> I contributed to the conceptualization. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A81F9FF" w14:textId="77777777" w:rsidR="009525A8" w:rsidRPr="00946A19" w:rsidRDefault="00484605" w:rsidP="00946A19">
+    <w:p w14:paraId="5389BC55" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
-        <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="9"/>
         </w:numPr>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00946A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Nagar Shimoni, H.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00946A19">
-[...23 lines deleted...]
-        <w:t xml:space="preserve">, R., Bokek-Cohen, Y., Gindi, S., &amp; Weizman, A. (2021) The Potential Usefulness of the Social Attribution Task (SAT) in Diagnosing Girls with ASD. International Journal of Disability, Development and Education, pp. 588–593. </w:t>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Leitner, Y., Yoran-Hegesh, R., Bokek-Cohen, Y., Gindi, S., &amp; Weizman, A. (2021). The Potential Usefulness of the Social Attribution Task (SAT) in Diagnosing Girls with ASD. International Journal of Disability, Development and Education, pp. 588–593. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="114B753A" w14:textId="586EB77C" w:rsidR="00927316" w:rsidRPr="00946A19" w:rsidRDefault="009525A8" w:rsidP="00946A19">
+    <w:p w14:paraId="660AF60C" w14:textId="485EDCC0" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="004400A1" w:rsidP="00896B22">
       <w:pPr>
-        <w:pStyle w:val="ae"/>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...5 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>DOI:</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...5 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidR="007E2A65" w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidR="008856FF" w:rsidRPr="00946A19">
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidR="007E2A65" w:rsidRPr="00896B22">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...3 lines deleted...]
-            <w:lang w:val="fr-FR"/>
+            <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+            <w:color w:val="467886" w:themeColor="hyperlink"/>
+            <w:kern w:val="0"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:bidi="ar-SA"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>https://doi.org/10.1080/1034912X.2021.1904503</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2C01B599" w14:textId="39EA555F" w:rsidR="009525A8" w:rsidRPr="00946A19" w:rsidRDefault="009525A8" w:rsidP="00946A19">
+    <w:p w14:paraId="4318ECA6" w14:textId="5C58CC3E" w:rsidR="0074328A" w:rsidRPr="00896B22" w:rsidRDefault="0074328A" w:rsidP="0074328A">
       <w:pPr>
-        <w:pStyle w:val="ae"/>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00946A19">
-[...5 lines deleted...]
-        <w:t>(Q1)</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2029">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>JCR: Q</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2029">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0074328A">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Education</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2029">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>; IF: 0.9]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62984413" w14:textId="3B45BD5A" w:rsidR="008856FF" w:rsidRPr="00F07DE7" w:rsidRDefault="008856FF" w:rsidP="00946A19">
+    <w:p w14:paraId="60011F22" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
-        <w:pStyle w:val="ae"/>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F07DE7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Role in the publication:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F07DE7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> I contributed to the conceptualization, formulated the research strategy, performed the empirical analysis and wrote several chapters of the manuscript (Materials and Methods, Results, Discussion). In addition, I read and approved the final manuscript.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6872DC95" w14:textId="44A326DA" w:rsidR="009525A8" w:rsidRPr="00946A19" w:rsidRDefault="00484605" w:rsidP="00946A19">
+    <w:p w14:paraId="26143D82" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
-        <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="10"/>
         </w:numPr>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00946A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Nagar Shimoni, H.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00946A19">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">, Weizman, A., Yoran, R. H., &amp; Raviv, A. (2012) Theory of Mind, Severity of Autistic Symptoms and Parental Correlates in Children and Adolescents with Asperger Syndrome. Psychiatry Research, 197(1–2), pp. 85–89. </w:t>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Weizman, A., Yoran, R. H., &amp; Raviv, A. (2012). Theory of Mind, Severity of Autistic Symptoms and Parental Correlates in Children and Adolescents with Asperger Syndrome. Psychiatry Research, 197(1–2), pp. 85–89. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26990EBF" w14:textId="1A9940F2" w:rsidR="009525A8" w:rsidRPr="00946A19" w:rsidRDefault="009525A8" w:rsidP="00946A19">
+    <w:p w14:paraId="71887C1D" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
-        <w:pStyle w:val="ae"/>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="737"/>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t>DOI:</w:t>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DOI: </w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...10 lines deleted...]
-        <w:r w:rsidRPr="00946A19">
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="00896B22">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...3 lines deleted...]
-            <w:lang w:val="fr-FR"/>
+            <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+            <w:color w:val="467886" w:themeColor="hyperlink"/>
+            <w:kern w:val="0"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:bidi="ar-SA"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.psychres.2012.02.021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="16DCF8CE" w14:textId="198536EE" w:rsidR="00927316" w:rsidRPr="00946A19" w:rsidRDefault="009525A8" w:rsidP="00946A19">
+    <w:p w14:paraId="7F940966" w14:textId="69122F12" w:rsidR="00774C3A" w:rsidRPr="00896B22" w:rsidRDefault="00774C3A" w:rsidP="00774C3A">
       <w:pPr>
-        <w:pStyle w:val="ae"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2029">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>JCR: Q</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2029">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(Psychiatry</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2029">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>; IF: 5.0]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F9A5410" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+      <w:pPr>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="737"/>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00946A19">
-[...43 lines deleted...]
-          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Role in the publication: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F07DE7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>This article is derived from my doctoral dissertation. I contributed to the conceptualization, formulated the research strategy, performed the empirical analyses, and wrote substantial parts of the manuscript (Materials and Methods, Results, Discussion). I also reviewed and approved the final version of the paper.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3641BC4C" w14:textId="36F0D3DA" w:rsidR="00927316" w:rsidRPr="00946A19" w:rsidRDefault="00484605" w:rsidP="00946A19">
+    <w:p w14:paraId="0E97D4AA" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
-        <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="9"/>
         </w:numPr>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00946A19">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Saruf, A., </w:t>
       </w:r>
-      <w:r w:rsidRPr="00946A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Shimoni, H.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00946A19">
-[...65 lines deleted...]
-        <w:t>].</w:t>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, &amp; Yoran-Hegesh, R. (2006). Asperger Syndrome and Learning Disabilities: Clinical Symptoms and Unique Parameters on the Rorschach Test. Psychoactualia, April, pp. 18–27 [Hebrew].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02436F44" w14:textId="77777777" w:rsidR="009525A8" w:rsidRPr="00F07DE7" w:rsidRDefault="009525A8" w:rsidP="00946A19">
+    <w:p w14:paraId="71C631FB" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
-        <w:pStyle w:val="ae"/>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F07DE7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Role in the publication: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F07DE7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Contributed to the conceptualization, developed the research strategy, performed the empirical analyses, and drafted major sections of the manuscript (Materials and Methods, Results, Discussion). Led the preparation and writing of the article.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F7715F1" w14:textId="77777777" w:rsidR="009525A8" w:rsidRPr="00946A19" w:rsidRDefault="00484605" w:rsidP="00946A19">
+    <w:p w14:paraId="5B785B2D" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
-        <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="9"/>
         </w:numPr>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00946A19">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Raviv, A., Raviv, A., </w:t>
       </w:r>
-      <w:r w:rsidRPr="00946A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Shimoni, H.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00946A19">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">, Fox, N., &amp; Leavitt, L. (1999) Children’s Self-Report of Exposure to Violence and Its Relation to Emotional Distress. Journal of Applied Developmental Psychology, 20, pp. 45–55. </w:t>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Fox, N., &amp; Leavitt, L. (1999). Children’s Self-Report of Exposure to Violence and Its Relation to Emotional Distress. Journal of Applied Developmental Psychology, 20, pp. 45–55. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12E171B3" w14:textId="67A4D229" w:rsidR="00927316" w:rsidRPr="00946A19" w:rsidRDefault="009525A8" w:rsidP="00946A19">
+    <w:p w14:paraId="334EA3E4" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
-        <w:pStyle w:val="ae"/>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t>DOI:</w:t>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DOI: </w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...10 lines deleted...]
-        <w:r w:rsidRPr="00946A19">
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="00896B22">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...3 lines deleted...]
-            <w:lang w:val="fr-FR"/>
+            <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+            <w:color w:val="467886" w:themeColor="hyperlink"/>
+            <w:kern w:val="0"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:bidi="ar-SA"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>https://www.tau.ac.il/~raviv/pdf/Raviv%20et%20al%2099%20-%20Childrens%20self-report%20of%20exposure%20to%20violence.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1E8943AB" w14:textId="77777777" w:rsidR="009525A8" w:rsidRPr="00946A19" w:rsidRDefault="009525A8" w:rsidP="00946A19">
+    <w:p w14:paraId="51FDF799" w14:textId="60CA15C1" w:rsidR="00E61F5C" w:rsidRPr="00896B22" w:rsidRDefault="00E61F5C" w:rsidP="00E61F5C">
       <w:pPr>
-        <w:pStyle w:val="ae"/>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00946A19">
-[...5 lines deleted...]
-        <w:t>(Q2)</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2029">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>JCR: Q</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2029">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(Psychology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2029">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>; IF: 2.4]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00B3998D" w14:textId="4A223CF4" w:rsidR="00D35313" w:rsidRPr="00F07DE7" w:rsidRDefault="009525A8" w:rsidP="00946A19">
+    <w:p w14:paraId="68BA0E5F" w14:textId="727635CD" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
-        <w:pStyle w:val="ae"/>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F07DE7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Role in the publication</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F07DE7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">: Conducted the research and performed the data </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...4 lines deleted...]
-        <w:t>analysis, and</w:t>
+      <w:r w:rsidR="00B558EB" w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>analysis and</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> drafted and revised the manuscript.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F5C6973" w14:textId="77777777" w:rsidR="009525A8" w:rsidRDefault="009525A8" w:rsidP="0049567E">
+    <w:p w14:paraId="5BFE611D" w14:textId="77777777" w:rsidR="00943BF3" w:rsidRPr="00896B22" w:rsidRDefault="00943BF3" w:rsidP="00896B22">
       <w:pPr>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="237056DD" w14:textId="0086EB81" w:rsidR="0049567E" w:rsidRPr="0049567E" w:rsidRDefault="0049567E" w:rsidP="0049567E">
+    <w:p w14:paraId="4A03E3D3" w14:textId="78C52C3D" w:rsidR="00943BF3" w:rsidRPr="00896B22" w:rsidRDefault="00943BF3" w:rsidP="00896B22">
       <w:pPr>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0049567E">
+      <w:r w:rsidRPr="00896B22">
         <w:rPr>
           <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>Accepted for Publication</w:t>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Manuscripts in Preparation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FB049D2" w14:textId="77777777" w:rsidR="0049567E" w:rsidRDefault="0049567E" w:rsidP="0049567E">
+    <w:p w14:paraId="50EEE03C" w14:textId="77777777" w:rsidR="00943BF3" w:rsidRPr="00896B22" w:rsidRDefault="00943BF3" w:rsidP="00896B22">
       <w:pPr>
-        <w:pStyle w:val="ae"/>
+        <w:pStyle w:val="ab"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="17"/>
         </w:numPr>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0049567E">
         <w:rPr>
           <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Canaan, Y., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Nagar-Shimoni, H.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0049567E">
-[...23 lines deleted...]
-        <w:t>-Pink, E., &amp; Leitner, Reevaluating, Y. (2026) Challenging Case Report: Reevaluating Autism Diagnosis in a 7-Year-Old Girl.</w:t>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Leibovitch, N., &amp; Leitner, Y. (in preparation). Fetal Alcohol Syndrome or Autism. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A776F1D" w14:textId="13C9618E" w:rsidR="0049567E" w:rsidRPr="0049567E" w:rsidRDefault="0049567E" w:rsidP="0049567E">
+    <w:p w14:paraId="6BEF6FA0" w14:textId="7C11C63C" w:rsidR="00943BF3" w:rsidRPr="00896B22" w:rsidRDefault="00943BF3" w:rsidP="00896B22">
       <w:pPr>
-        <w:pStyle w:val="ae"/>
+        <w:pStyle w:val="ab"/>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t>DOI:</w:t>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Role in the publication:</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> http://doi.org/10.3389/fpsyt.2025.1701629</w:t>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Jointly contributed to the methodological framework and to drafting the manuscript.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43EF50E8" w14:textId="779677B0" w:rsidR="0049567E" w:rsidRPr="0049567E" w:rsidRDefault="0049567E" w:rsidP="0049567E">
+    <w:p w14:paraId="5B9A3E91" w14:textId="7807D4BC" w:rsidR="00943BF3" w:rsidRPr="00896B22" w:rsidRDefault="00943BF3" w:rsidP="00896B22">
       <w:pPr>
-        <w:pStyle w:val="ae"/>
+        <w:pStyle w:val="ab"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0049567E">
+      <w:r w:rsidRPr="00896B22">
         <w:rPr>
           <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Nagar-Shimoni, H.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Canaan, Y., Leibovitch, N., &amp; Leitner, Y.  (in preparation). Who Diagnoses Autism Spectrum Disorder: Roles and Tool’s limitations. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0797C65A" w14:textId="77777777" w:rsidR="00236267" w:rsidRPr="00896B22" w:rsidRDefault="00943BF3" w:rsidP="00896B22">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Role in the publication:</w:t>
       </w:r>
-      <w:r w:rsidRPr="0049567E">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> I contributed to the conceptualization, formulated the research strategy, performed the empirical analysis and wrote several chapters of the manuscript (Materials and Methods, Results, Discussion). In addition, I read and approved the final manuscript.</w:t>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I contributed to the conceptualization, formulated the research strategy, performed the </w:t>
+      </w:r>
+      <w:r w:rsidR="00236267" w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>clinical supervision pf the procedure.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48325AC8" w14:textId="77777777" w:rsidR="0049567E" w:rsidRPr="00946A19" w:rsidRDefault="0049567E" w:rsidP="00946A19">
+    <w:p w14:paraId="54C93923" w14:textId="77777777" w:rsidR="008366DB" w:rsidRPr="00896B22" w:rsidRDefault="008366DB" w:rsidP="00896B22">
       <w:pPr>
-        <w:pStyle w:val="ae"/>
+        <w:pStyle w:val="ab"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Nagar-Shimoni, H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>., Leitner, Y., &amp; Canaan, Y. (in preparation). Characteristics of Older Children Referred for Autism Evaluation, Developmental Milestones, Individual Evaluation and Group Evaluation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Outcomes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="796C3582" w14:textId="0C98D5D5" w:rsidR="00236267" w:rsidRPr="00896B22" w:rsidRDefault="008366DB" w:rsidP="00896B22">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Role in the publication:</w:t>
+      </w:r>
+      <w:r w:rsidR="00236267" w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Jointly contributed to the methodological framework and to drafting the manuscript.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68C0DDA5" w14:textId="2A73E911" w:rsidR="00943BF3" w:rsidRPr="00896B22" w:rsidRDefault="008366DB" w:rsidP="00896B22">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Leitner, Y., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Nagar-Shimoni, H.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (in preparation). The Peer Group Observation Technique; Pathways of Older Children Referred for Autism Evaluation. What Do We Learn from the Latest Cohort?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7708AF9D" w14:textId="77777777" w:rsidR="00D9378D" w:rsidRDefault="008366DB" w:rsidP="00D9378D">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Role in the publication:</w:t>
+      </w:r>
+      <w:r w:rsidR="00236267" w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Jointly contributed to the methodological framework and to drafting the manuscript.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74AA70A9" w14:textId="574E7AFC" w:rsidR="00236267" w:rsidRPr="00D9378D" w:rsidRDefault="00236267" w:rsidP="00D9378D">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D9378D">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gindi, S., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D9378D">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Nagar Shimoni H</w:t>
+      </w:r>
+      <w:r w:rsidR="00D9378D" w:rsidRPr="00D9378D">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D9378D">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Leitner Y. Content analysis of social interaction during extended diagnostic observation- features Supporting differential Diagnosis of Autism Spectrum Disorder in Complex children and adolescents. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EC8729C" w14:textId="1C1C3559" w:rsidR="00236267" w:rsidRDefault="00236267" w:rsidP="00896B22">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Role in publication</w:t>
+      </w:r>
+      <w:r w:rsidR="004400A1" w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="004400A1" w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jointly contributed to the methodological framework and to drafting the manuscript.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D8D9C6D" w14:textId="77777777" w:rsidR="00D9378D" w:rsidRDefault="00D9378D" w:rsidP="00D9378D">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Gindi, S., </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="affd"/>
+        </w:rPr>
+        <w:t>Nagar Shimoni, H.</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, Leitner, Y. Resolving Diagnostic Disputes in Autism Spectrum Disorder: Clinical and Quantitative Validation of the 6-Week Naturalistic Peer-Group Observation Protocol (PGOP).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E6721E">
+        <w:rPr>
+          <w:rStyle w:val="affd"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Role in publication:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E6721E">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Jointly contributed to the methodological framework, data interpretation, and drafting of the manuscript.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D843471" w14:textId="2DAF57FC" w:rsidR="00D9378D" w:rsidRPr="00D9378D" w:rsidRDefault="00D9378D" w:rsidP="00D9378D">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="affd"/>
+        </w:rPr>
+        <w:t>Nagar Shimoni, H.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E6721E">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[add co-authors if applicable].</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Beyond the ADOS-2: The Contribution of Longitudinal Peer-Group Observation to Complex Autism Diagnosis—A Descriptive Case Series.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E6721E">
+        <w:rPr>
+          <w:rStyle w:val="affd"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Role in publication:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E6721E">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Contributed to the study conception, clinical data collection and interpretation, and drafting of the manuscript.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="430F8F26" w14:textId="1AE1CD80" w:rsidR="00236267" w:rsidRPr="00896B22" w:rsidRDefault="00236267" w:rsidP="00896B22">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DD39B71" w14:textId="66B9570F" w:rsidR="00927316" w:rsidRPr="0049567E" w:rsidRDefault="00484605" w:rsidP="0049567E">
+    <w:p w14:paraId="6F46E672" w14:textId="41602836" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="00BD5E41" w:rsidP="00896B22">
       <w:pPr>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0049567E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>Under Review</w:t>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">C. </w:t>
+      </w:r>
+      <w:r w:rsidR="007E2A65" w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Articles and Media </w:t>
+      </w:r>
+      <w:r w:rsidR="0012393F" w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Communications</w:t>
+      </w:r>
+      <w:r w:rsidR="007E2A65" w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00407293" w14:textId="6BD7669B" w:rsidR="00927316" w:rsidRPr="00946A19" w:rsidRDefault="00484605" w:rsidP="00560843">
+    <w:p w14:paraId="0E03A558" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
-        <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="11"/>
         </w:numPr>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:eastAsia="Times New Roman" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00946A19">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:eastAsia="Times New Roman" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>Nagar-Shimoni, H.</w:t>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tel Aviv Sourasky Medical Center (Ichilov).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00946A19">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:eastAsia="Times New Roman" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2026). World Autism Awareness Day: Not Every Social Communication Difficulty Is Autism. Facebook, April 2, 2026. Featuring insights from Dr.</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...53 lines deleted...]
-          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:eastAsia="Times New Roman" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>R&amp;R</w:t>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hagit Nagar Shimoni</w:t>
       </w:r>
-      <w:r w:rsidR="00ED5126">
-[...5 lines deleted...]
-        <w:t>).</w:t>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:eastAsia="Times New Roman" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Prof. Yael Leitner.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F65D426" w14:textId="77777777" w:rsidR="006F5C32" w:rsidRPr="00F07DE7" w:rsidRDefault="006F5C32" w:rsidP="00946A19">
+    <w:p w14:paraId="3CEAEA06" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
-        <w:pStyle w:val="ae"/>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+        <w:ind w:left="714"/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:eastAsia="Times New Roman" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="00896B22">
+          <w:rPr>
+            <w:rFonts w:ascii="David" w:eastAsia="Times New Roman" w:hAnsi="David" w:cs="David"/>
+            <w:color w:val="467886" w:themeColor="hyperlink"/>
+            <w:kern w:val="0"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>https://www.facebook.com/ichilovmedical/photos</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1B20C5D8" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:eastAsia="Times New Roman" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:eastAsia="Times New Roman" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Nagar, H.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:eastAsia="Times New Roman" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, &amp; Leitner, Y. (2026). The Case That Shows: Not Every Social and Communication Difficulty Is Autism. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:eastAsia="Times New Roman" w:hAnsi="David" w:cs="David"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Israel Hayom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:eastAsia="Times New Roman" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, March 31, 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5352A4E4" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:eastAsia="Times New Roman" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F07DE7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="00896B22">
+          <w:rPr>
+            <w:rFonts w:ascii="David" w:eastAsia="Times New Roman" w:hAnsi="David" w:cs="David"/>
+            <w:color w:val="467886" w:themeColor="hyperlink"/>
+            <w:kern w:val="0"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>https://www.israelhayom.co.il/health/article/20236007</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="248CAC3A" w14:textId="62D13A7E" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:eastAsia="Times New Roman" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:eastAsia="Times New Roman" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Dalit, M (host).</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5E41" w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:eastAsia="Times New Roman" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2024).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:eastAsia="Times New Roman" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Extraordinary Improvements in Skills Are Possible. 103FM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:eastAsia="Times New Roman" w:hAnsi="David" w:cs="David"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:eastAsia="Times New Roman" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> March 29, 2024. Radio interview with Dr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:eastAsia="Times New Roman" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-        <w:t>Role in the publication:</w:t>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Hagit Nagar-Shimoni</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F07DE7">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Provided methodological guidance, contributed to the practical aspects of the study design, and assisted in reviewing and refining the manuscript.</w:t>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:eastAsia="Times New Roman" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:eastAsia="Times New Roman" w:hAnsi="David" w:cs="David"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="00896B22">
+          <w:rPr>
+            <w:rFonts w:ascii="David" w:eastAsia="Times New Roman" w:hAnsi="David" w:cs="David"/>
+            <w:color w:val="467886" w:themeColor="hyperlink"/>
+            <w:kern w:val="0"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>https://103fm.maariv.co.il/programs/media.aspx?ZrqvnVq=JHJIMH&amp;c41t4nzVQ=IM</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="43781A9D" w14:textId="72660D33" w:rsidR="00927316" w:rsidRPr="006A0BB9" w:rsidRDefault="00484605" w:rsidP="00560843">
+    <w:p w14:paraId="43B7E80A" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
-        <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="11"/>
         </w:numPr>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00946A19">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Gindi, S., </w:t>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Nasie, T.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00946A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>Nagar-Shimoni, H.</w:t>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00946A19">
-[...5 lines deleted...]
-        <w:t>, Fink-</w:t>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2022). I Am Autistic and I Knew It: Why Fewer Girls Are Diagnosed with Autism—and Why This Is Changing. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...6 lines deleted...]
-        <w:t>Zilbershot</w:t>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ynet</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">, E., Oppenheim, N., Assi, F., &amp; Leitner, Y. Diagnosing ASD in Ages 6–18: Gender Differences and the Diagnostic </w:t>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, November 4, 2022. Interview with Dr. </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A0BB9">
-[...23 lines deleted...]
-      <w:r w:rsidR="00507EC8" w:rsidRPr="00507EC8">
+      <w:r w:rsidRPr="00896B22">
         <w:rPr>
           <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>R&amp;R</w:t>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Hagit Nagar Shimoni</w:t>
       </w:r>
-      <w:r w:rsidR="00507EC8">
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46C3B5BD" w14:textId="5FB7D0AB" w:rsidR="00D35313" w:rsidRPr="00F07DE7" w:rsidRDefault="003B0F6F" w:rsidP="00946A19">
+    <w:p w14:paraId="014D9F9A" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
-        <w:pStyle w:val="ae"/>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="00896B22">
+          <w:rPr>
+            <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+            <w:color w:val="467886" w:themeColor="hyperlink"/>
+            <w:kern w:val="0"/>
+            <w:u w:val="single"/>
+            <w:lang w:bidi="ar-SA"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>https://www.ynet.co.il/health/article/hyjsbeaei</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="76E4966A" w14:textId="08B8E16D" w:rsidR="00DC56EF" w:rsidRPr="00896B22" w:rsidRDefault="00DC56EF" w:rsidP="00896B22">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aiden, M. (2022). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Today’s News</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Channel 13, May 26, 2022. Televised interview with Dr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
         <w:rPr>
           <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Hagit Nagar Shimoni</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7965C203" w14:textId="628E2DAE" w:rsidR="00DC56EF" w:rsidRPr="00896B22" w:rsidRDefault="00DC56EF" w:rsidP="00896B22">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F07DE7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidRPr="00896B22">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+            <w:kern w:val="0"/>
+            <w:lang w:bidi="ar-SA"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>https://www.youtube.com/watch?v=WcKeIcqducU</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="19F093DD" w14:textId="54D7D3C9" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gliksberg, I. (2017). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Children of Life. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">KAN News, September 2, 2017. Televised interview with Dr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-        <w:t>Role in the publication:</w:t>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Hagit Nagar Shimoni</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F07DE7">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> I contributed to the conceptualization, formulated the research strategy, performed the empirical analysis and wrote several chapters of the manuscript (Materials and Methods, Results, Discussion).</w:t>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CB2F521" w14:textId="77777777" w:rsidR="003B0F6F" w:rsidRPr="00946A19" w:rsidRDefault="003B0F6F" w:rsidP="00946A19">
+    <w:p w14:paraId="3D65529D" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
-        <w:pStyle w:val="ae"/>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidRPr="00896B22">
+          <w:rPr>
+            <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+            <w:color w:val="467886" w:themeColor="hyperlink"/>
+            <w:kern w:val="0"/>
+            <w:u w:val="single"/>
+            <w:lang w:bidi="ar-SA"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>https://www.facebook.com/watch/?v=338859563205673</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="731F2165" w14:textId="29111F13" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00896B22">
         <w:rPr>
           <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Nagar Shimoni, H.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2015). The Rate of Autism Diagnoses Is on the Rise. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Zap Doctors</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, April 1, 2015.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C510573" w14:textId="24B7BFA9" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidRPr="00896B22">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+            <w:kern w:val="0"/>
+            <w:lang w:bidi="ar-SA"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>https://www.doctors.co.il/medical-articles/215847/</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1B4AB385" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Nagar Shimoni, H.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2015). World Autism Awareness Day 2015: An Updated Review</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. E-med.co.il</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, March 31, 2015.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BD5A546" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidRPr="00896B22">
+          <w:rPr>
+            <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+            <w:color w:val="467886" w:themeColor="hyperlink"/>
+            <w:kern w:val="0"/>
+            <w:u w:val="single"/>
+            <w:lang w:bidi="ar-SA"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>https://e-med.co.il/indications/autism/2015/03/31/492896/</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6E322B7E" w14:textId="715E7CD0" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="de-DE" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Leitner, Y., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="de-DE" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Nagar Shimoni, H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="de-DE" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. (2014). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Which Social Difficulties in Children Should Concern You? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ynet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, October 13, 2014.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15BB8267" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidRPr="00896B22">
+          <w:rPr>
+            <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+            <w:color w:val="467886" w:themeColor="hyperlink"/>
+            <w:kern w:val="0"/>
+            <w:u w:val="single"/>
+            <w:lang w:bidi="ar-SA"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>https://www.ynet.co.il/articles/0,7340,L-4579933,00.html</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0009FB1D" w14:textId="3205A3B7" w:rsidR="00346F94" w:rsidRPr="00896B22" w:rsidRDefault="00346F94" w:rsidP="00896B22">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Carasso, R. (2014). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Healthy Life</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Channel 10, September 16, 2014. Televised interview with Dr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Hagit Nagar Shimoni</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D58E1AF" w14:textId="1621B3F6" w:rsidR="00346F94" w:rsidRPr="00896B22" w:rsidRDefault="00346F94" w:rsidP="00896B22">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidRPr="00896B22">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+            <w:kern w:val="0"/>
+            <w:lang w:bidi="ar-SA"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>https://www.youtube.com/watch?v=bZ9EB7IcSvk</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="55866609" w14:textId="18E40E6C" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Nagar Shimoni, H.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2014). How Is Autism Diagnosed? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Mako</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, January 26, 2014.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20053F16" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r w:rsidRPr="00896B22">
+          <w:rPr>
+            <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+            <w:color w:val="467886" w:themeColor="hyperlink"/>
+            <w:kern w:val="0"/>
+            <w:u w:val="single"/>
+            <w:lang w:bidi="ar-SA"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>https://www.mako.co.il/home-family-kids/education/Article-141243ff23ec341006.htm</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="04520457" w14:textId="50E71DFD" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="de-DE" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Leitner, Y., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="de-DE" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Nagar Shimoni, H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="de-DE" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. (201</w:t>
+      </w:r>
+      <w:r w:rsidR="00531169" w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="de-DE" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="de-DE" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Breaking Through the Transparent Wall. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Arutz 7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, February 11, 2013.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="597D2CCF" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidRPr="00896B22">
+          <w:rPr>
+            <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+            <w:color w:val="467886" w:themeColor="hyperlink"/>
+            <w:kern w:val="0"/>
+            <w:u w:val="single"/>
+            <w:lang w:bidi="ar-SA"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>https://www.inn.co.il/news/251352</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="322CEBAC" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nagar Shimoni, H. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2013). Redefining Autism. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Haaretz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, April 11, 2013.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="005A0399" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidRPr="00896B22">
+          <w:rPr>
+            <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+            <w:color w:val="467886" w:themeColor="hyperlink"/>
+            <w:kern w:val="0"/>
+            <w:u w:val="single"/>
+            <w:lang w:bidi="ar-SA"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>https://www-haaretz-co-il.eu1.proxy.openathens.net/news/health/2013-04-11/ty-article/.premium/0000017f-f7d4-d2d5-a9ff-f7dcd6cc0000</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1848BD75" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Zap Doctors Editorial Staff</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. (2013). Autism: The Day After the Diagnosis. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Zap Doctors</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, March 22, 2013. Interview with Dr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Hagit Nagar Shimoni</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3998DFD0" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r w:rsidRPr="00896B22">
+          <w:rPr>
+            <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+            <w:color w:val="467886" w:themeColor="hyperlink"/>
+            <w:kern w:val="0"/>
+            <w:u w:val="single"/>
+            <w:lang w:bidi="ar-SA"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>https://www.doctors.co.il/medical-articles/205499/</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="29E6A1E3" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="660FE59F" w14:textId="6FC1EBE6" w:rsidR="00EE5D32" w:rsidRDefault="005C0757" w:rsidP="00C42B16">
+    <w:p w14:paraId="0FDD5D41" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A4F4DA5" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+      <w:pPr>
+        <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB" w:bidi="he-IL"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00896B22">
         <w:rPr>
           <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-        <w:t>E</w:t>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>E.</w:t>
       </w:r>
-      <w:r w:rsidR="00EE5D32" w:rsidRPr="00946A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David" w:hint="cs"/>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...12 lines deleted...]
-          <w:lang w:val="en-GB" w:bidi="he-IL"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Summary of my Activities and Future Plans</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75D79A5A" w14:textId="77777777" w:rsidR="00347D5C" w:rsidRDefault="00347D5C" w:rsidP="00C42B16">
+    <w:p w14:paraId="44F6409C" w14:textId="013751B5" w:rsidR="000E589B" w:rsidRPr="00896B22" w:rsidRDefault="000E589B" w:rsidP="00896B22">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>I received my Ph.D. in Psychology from Tel Aviv University, where my doctoral research focused on autism spectrum disorder (ASD), particularly Theory of Mind, symptom severity, and developmental correlates in children and adolescents with Asperger syndrome. Since then, I have combined academic research, clinical leadership, teaching, and national professional activities</w:t>
+      </w:r>
+      <w:r w:rsidR="00847293" w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to advance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> autism diagnosis and improving services for children, adolescents, and their families.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36197AD0" w14:textId="19382A59" w:rsidR="000E589B" w:rsidRPr="00896B22" w:rsidRDefault="000E589B" w:rsidP="008527C4">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="397"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>In 2012, I founded the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Maarot Center for Autism Diagnosis and Treatment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> at the Dana-Dwek Children’s Hospital, Tel Aviv Sourasky Medical Center (Ichilov). Over the past fourteen years I have served as its Director, developing one of Israel’s leading public multidisciplinary centers specializing in the assessment of children and adolescents aged 6–18 years with complex neurodevelopmental conditions. Under my leadership, the center has established comprehensive multidisciplinary diagnostic procedures, introduced innovative peer-group observational assessment methods into routine clinical practice</w:t>
+      </w:r>
+      <w:r w:rsidR="00847293" w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. It has also</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> trained numerous psychologists and multidisciplinary professionals</w:t>
+      </w:r>
+      <w:r w:rsidR="00847293" w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> while serving</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as a national referral center for diagnostically challenging cases.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A8944BF" w14:textId="77777777" w:rsidR="000E589B" w:rsidRPr="00896B22" w:rsidRDefault="000E589B" w:rsidP="008527C4">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="397"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Alongside my clinical work, I have maintained an active academic career, teaching graduate students in developmental and educational psychology, supervising Master’s theses, developing courses in autism assessment and intervention, and integrating current clinical practice into academic training. I strongly believe that the continuous integration of clinical work, research, and teaching strengthens each of these domains and enables meaningful advances in evidence-based practice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F1F1C4B" w14:textId="5363DF52" w:rsidR="000E589B" w:rsidRPr="00896B22" w:rsidRDefault="000E589B" w:rsidP="008527C4">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="397"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">My research focuses primarily on improving autism diagnosis, particularly among school-age children and adolescents who are referred later in development or present with complex clinical profiles. My studies have addressed gender differences in autism, diagnostic disagreements between assessment methods, selective mutism as an early marker of autism, naturalistic peer-group observation, developmental trajectories, and differential diagnosis between autism and other neurodevelopmental or psychiatric conditions. </w:t>
+      </w:r>
+      <w:r w:rsidR="00847293" w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Collectively, this body of work seeks to improve the accuracy, validity, and clinical utility of autism diagnosis across diverse developmental presentations. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>These studies have resulted in publications in leading international journals and have been presented at major national and international scientific conferences.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="778D38F7" w14:textId="485010E7" w:rsidR="000E589B" w:rsidRPr="00896B22" w:rsidRDefault="000E589B" w:rsidP="008527C4">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="397"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beyond research and clinical work, I have been actively involved in advancing professional knowledge through invited lectures, national conferences, professional training programs, media interviews, and public education initiatives. </w:t>
+      </w:r>
+      <w:r w:rsidR="00847293" w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>This broader professional engagement has been guided by a commitment to promoting accurate, evidence-based diagnosis while increasing public and professional awareness of autism. In recognition of my expertise in autism assessment, I was invited by the Israeli Ministry of Science and Technology to serve on the review committee convened at the Weizmann Institute of Science to evaluate competing proposals for the establishment of Israel’s National Autism Research Center.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56319F2F" w14:textId="77777777" w:rsidR="00C25EEB" w:rsidRDefault="000E589B" w:rsidP="00C25EEB">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="397"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00896B22">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>More recently, my professional activity has expanded toward national policy development. Building upon more than a decade of clinical experience and research, I prepared a comprehensive proposal for the Israeli Ministry of Health recommending an updated national protocol for autism diagnosis. The proposal advocates greater flexibility in multidisciplinary assessment, more efficient evidence-based diagnostic pathways, and improved accessibility of public diagnostic services while maintaining high professional standards. This initiative reflects my long-term commitment not only to advancing scientific knowledge but also to translating research findings into national clinical practice and healthcare policy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="375CB79B" w14:textId="77777777" w:rsidR="00ED089F" w:rsidRPr="00ED089F" w:rsidRDefault="00ED089F" w:rsidP="00ED089F">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="397"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED089F">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>My current research builds on my longstanding work on complex autism diagnosis. At the Maarot Center, in collaboration with the Signal and Image Processing Laboratory (SIPL) at the Technion, I am conducting a prospective study of digital behavioral markers in children and adolescents undergoing assessment for complex autism presentations. The project integrates clinical evaluation with computer vision, speech analysis, and machine-learning methods, with the aim of identifying quantitative markers that may support differential diagnosis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="324954A2" w14:textId="3408344B" w:rsidR="00EE1878" w:rsidRPr="00EE1878" w:rsidRDefault="00EE1878" w:rsidP="00ED089F">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="397"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE1878">
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Looking forward, I intend to build on this work by validating these approaches in larger and more diverse clinical populations and examining their potential contribution to routine diagnostic practice. I also plan to expand collaborations with academic and medical institutions in Israel and abroad, further investigate late and diagnostically complex presentations of autism, and continue contributing to national policy, professional education, and innovation in autism assessment. My long-term goal is to bridge clinical expertise, technological innovation, research, and healthcare policy in order to improve the accuracy, accessibility, and scientific foundation of autism diagnosis in Israel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41357D81" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C1C8A71" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:kern w:val="0"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="466C299B" w14:textId="77777777" w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidRDefault="007E2A65" w:rsidP="00896B22">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB" w:bidi="he-IL"/>
+        <w:rPr>
+          <w:rFonts w:ascii="David" w:hAnsi="David" w:cs="David"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73FEABF8" w14:textId="23F5EAA4" w:rsidR="00347D5C" w:rsidRPr="00347D5C" w:rsidRDefault="0059460F" w:rsidP="000B79DF">
-[...603 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId19"/>
+    <w:sectPr w:rsidR="007E2A65" w:rsidRPr="00896B22" w:rsidSect="00BA03CD">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
-      <w:cols w:space="720"/>
+      <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:bidi/>
+      <w:rtlGutter/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-    <w:p w14:paraId="18042B40" w14:textId="77777777" w:rsidR="00B2552F" w:rsidRDefault="00B2552F" w:rsidP="00AB7562">
+<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:comment w:id="0" w:author="Vered Shimshi" w:date="2026-08-17T11:51:00Z" w:initials="VS">
+    <w:p w14:paraId="7ECCFC21" w14:textId="77777777" w:rsidR="00770CD5" w:rsidRDefault="00770CD5" w:rsidP="00770CD5">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="af0"/>
+        <w:bidi/>
+        <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:separator/>
+        <w:rPr>
+          <w:rStyle w:val="aff1"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>יש</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>תאריך</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>מדויק</w:t>
+      </w:r>
+      <w:r>
+        <w:t>?</w:t>
       </w:r>
     </w:p>
-  </w:endnote>
-[...1 lines deleted...]
-    <w:p w14:paraId="4830947D" w14:textId="77777777" w:rsidR="00B2552F" w:rsidRDefault="00B2552F" w:rsidP="00AB7562">
+  </w:comment>
+  <w:comment w:id="1" w:author="Vered Shimshi" w:date="2026-08-17T11:51:00Z" w:initials="VS">
+    <w:p w14:paraId="412073D2" w14:textId="77777777" w:rsidR="00566874" w:rsidRDefault="00566874" w:rsidP="00566874">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="af0"/>
+        <w:bidi/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:continuationSeparator/>
+        <w:rPr>
+          <w:rStyle w:val="aff1"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>אונליין</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>או</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>פיזית</w:t>
+      </w:r>
+      <w:r>
+        <w:t>?</w:t>
       </w:r>
     </w:p>
-  </w:endnote>
-</w:endnotes>
+  </w:comment>
+  <w:comment w:id="2" w:author="Vered Shimshi" w:date="2026-08-17T11:59:00Z" w:initials="VS">
+    <w:p w14:paraId="5BE39ED8" w14:textId="77777777" w:rsidR="009B3D9E" w:rsidRDefault="009B3D9E" w:rsidP="009B3D9E">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:bidi/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aff1"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>תעברי</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>כאן</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>על</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>כל</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>המקומות</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>שחסר</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>שם</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>הכנס</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="3" w:author="Vered Shimshi" w:date="2026-08-17T11:58:00Z" w:initials="VS">
+    <w:p w14:paraId="53041C41" w14:textId="77777777" w:rsidR="009B3D9E" w:rsidRDefault="009B3D9E" w:rsidP="009B3D9E">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:bidi/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aff1"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>חסר</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>כאן</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>ולמטה</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>שם</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>הכנס</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+</w:comments>
+</file>
+
+<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:commentEx w15:paraId="7ECCFC21" w15:done="0"/>
+  <w15:commentEx w15:paraId="412073D2" w15:done="0"/>
+  <w15:commentEx w15:paraId="5BE39ED8" w15:done="0"/>
+  <w15:commentEx w15:paraId="53041C41" w15:done="0"/>
+</w15:commentsEx>
+</file>
+
+<file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
+  <w16cex:commentExtensible w16cex:durableId="6498D5AB" w16cex:dateUtc="2026-08-17T09:51:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="789BD6B1" w16cex:dateUtc="2026-08-17T09:51:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="367DB894" w16cex:dateUtc="2026-08-17T09:59:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="50A2F947" w16cex:dateUtc="2026-08-17T09:58:00Z"/>
+</w16cex:commentsExtensible>
+</file>
+
+<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w16cid:commentId w16cid:paraId="7ECCFC21" w16cid:durableId="6498D5AB"/>
+  <w16cid:commentId w16cid:paraId="412073D2" w16cid:durableId="789BD6B1"/>
+  <w16cid:commentId w16cid:paraId="5BE39ED8" w16cid:durableId="367DB894"/>
+  <w16cid:commentId w16cid:paraId="53041C41" w16cid:durableId="50A2F947"/>
+</w16cid:commentsIds>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...7 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...7 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name=".AppleSystemUIFont">
+    <w:altName w:val="Cambria"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Helvetica">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="5000785B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="UICTFontTextStyleBody">
+    <w:altName w:val="Cambria"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="David">
     <w:panose1 w:val="020E0502060401010101"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000803" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000021" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...79 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...32 lines deleted...]
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7E"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FB12693A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="3"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7F"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="38441652"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="2"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...19 lines deleted...]
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF82"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="F3EAFDEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="30"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF83"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3D1EFFD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="20"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="D0A62B40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="a"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="29761A62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="a0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="066F0F20"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="03EF0CD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="044AE608"/>
-[...113 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0409000F">
+    <w:tmpl w:val="68A26886"/>
+    <w:lvl w:ilvl="0" w:tplc="3ABC9B52">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="231925FC"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0AD70E68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="EE8C1AC6"/>
-    <w:lvl w:ilvl="0" w:tplc="A18E6FD8">
+    <w:tmpl w:val="10D2C5B2"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...112 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29BA059D"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24063B40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2FB82E08"/>
-    <w:lvl w:ilvl="0" w:tplc="04090015">
+    <w:tmpl w:val="C2B2DA6E"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
-      <w:numFmt w:val="upperLetter"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2AC16948"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="317CEBA0"/>
     <w:lvl w:ilvl="0" w:tplc="E8803A1C">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30BE2DB1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="15E2C768"/>
+    <w:lvl w:ilvl="0" w:tplc="BF5EFE50">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="1%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D906464"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C7768D3A"/>
+    <w:lvl w:ilvl="0" w:tplc="27623618">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -16622,2366 +26311,767 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...940 lines deleted...]
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="600F6D60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A496BDB6"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-[...174 lines deleted...]
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="656A5291"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B6208280"/>
     <w:lvl w:ilvl="0" w:tplc="EE2A78F2">
       <w:start w:val="12"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65AF3263"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="00CE53C8"/>
     <w:lvl w:ilvl="0" w:tplc="91DAFFCE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68997F96"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D2B3269"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BDD8AAB0"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="1%1"/>
+    <w:tmpl w:val="3D6CC0DE"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2880" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="5040" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-[...494 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="351151742">
+  <w:num w:numId="1" w16cid:durableId="1251112151">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1164277824">
+    <w:abstractNumId w:val="4"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1995259701">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="997197526">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1097094279">
+    <w:abstractNumId w:val="1"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1099790951">
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="154691011">
+    <w:abstractNumId w:val="9"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1550727249">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1933732245">
+    <w:abstractNumId w:val="14"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1846243459">
+    <w:abstractNumId w:val="10"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1604415157">
+    <w:abstractNumId w:val="6"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="855926000">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="590360540">
+    <w:abstractNumId w:val="13"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="12"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1"/>
+    <w:lvlOverride w:ilvl="2"/>
+    <w:lvlOverride w:ilvl="3"/>
+    <w:lvlOverride w:ilvl="4"/>
+    <w:lvlOverride w:ilvl="5"/>
+    <w:lvlOverride w:ilvl="6"/>
+    <w:lvlOverride w:ilvl="7"/>
+    <w:lvlOverride w:ilvl="8"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="609707660">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1051154884">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1743871218">
-[...26 lines deleted...]
-  <w:num w:numId="11" w16cid:durableId="525949398">
+  <w:num w:numId="16" w16cid:durableId="811874770">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1561794572">
-[...23 lines deleted...]
-  <w:num w:numId="20" w16cid:durableId="125392228">
+  <w:num w:numId="17" w16cid:durableId="834758667">
     <w:abstractNumId w:val="11"/>
-  </w:num>
-[...46 lines deleted...]
-    <w:abstractNumId w:val="25"/>
   </w:num>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Vered Shimshi">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::veredshi@mail.tau.ac.il::ff0eafbc-21ce-4cdb-98a7-39608cb33f12"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="93"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="140"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B47730"/>
-[...112 lines deleted...]
-    <w:rsid w:val="00FC693F"/>
+    <w:rsidRoot w:val="007E2A65"/>
+    <w:rsid w:val="000D1180"/>
+    <w:rsid w:val="000E589B"/>
+    <w:rsid w:val="0012393F"/>
+    <w:rsid w:val="0022010C"/>
+    <w:rsid w:val="00236267"/>
+    <w:rsid w:val="002D4236"/>
+    <w:rsid w:val="003034B3"/>
+    <w:rsid w:val="00304F56"/>
+    <w:rsid w:val="00320E6A"/>
+    <w:rsid w:val="00346F94"/>
+    <w:rsid w:val="003721ED"/>
+    <w:rsid w:val="003B42CF"/>
+    <w:rsid w:val="004400A1"/>
+    <w:rsid w:val="00444FAE"/>
+    <w:rsid w:val="00531169"/>
+    <w:rsid w:val="005629AD"/>
+    <w:rsid w:val="00562E85"/>
+    <w:rsid w:val="00566874"/>
+    <w:rsid w:val="006058F6"/>
+    <w:rsid w:val="006502E7"/>
+    <w:rsid w:val="006B39A6"/>
+    <w:rsid w:val="006B5881"/>
+    <w:rsid w:val="006C7707"/>
+    <w:rsid w:val="006F5D00"/>
+    <w:rsid w:val="00725E86"/>
+    <w:rsid w:val="0074328A"/>
+    <w:rsid w:val="00745FA2"/>
+    <w:rsid w:val="007666D0"/>
+    <w:rsid w:val="00770CD5"/>
+    <w:rsid w:val="00774C3A"/>
+    <w:rsid w:val="007E2029"/>
+    <w:rsid w:val="007E2A65"/>
+    <w:rsid w:val="008366DB"/>
+    <w:rsid w:val="00847293"/>
+    <w:rsid w:val="008527C4"/>
+    <w:rsid w:val="00896B22"/>
+    <w:rsid w:val="00943BF3"/>
+    <w:rsid w:val="009B3D9E"/>
+    <w:rsid w:val="009F467C"/>
+    <w:rsid w:val="00B558EB"/>
+    <w:rsid w:val="00B849CE"/>
+    <w:rsid w:val="00BA03CD"/>
+    <w:rsid w:val="00BA61E6"/>
+    <w:rsid w:val="00BA776A"/>
+    <w:rsid w:val="00BC6F00"/>
+    <w:rsid w:val="00BD4E14"/>
+    <w:rsid w:val="00BD5E41"/>
+    <w:rsid w:val="00BE78C7"/>
+    <w:rsid w:val="00C01A34"/>
+    <w:rsid w:val="00C25EEB"/>
+    <w:rsid w:val="00CD3CFC"/>
+    <w:rsid w:val="00CD4757"/>
+    <w:rsid w:val="00D9378D"/>
+    <w:rsid w:val="00DC56EF"/>
+    <w:rsid w:val="00E3278E"/>
+    <w:rsid w:val="00E61F5C"/>
+    <w:rsid w:val="00E6721E"/>
+    <w:rsid w:val="00E86628"/>
+    <w:rsid w:val="00ED089F"/>
+    <w:rsid w:val="00EE1878"/>
+    <w:rsid w:val="00F95537"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="he-IL"/>
+  <w:themeFontLang w:val="en-US" w:bidi="he-IL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="5C2A1928"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{F63FC980-A455-044F-8FDC-9B4F46C8D9F6}"/>
+  <w14:docId w14:val="4EF03454"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{A0555C5D-CF69-1A4E-8C37-00E680C3FD14}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="he-IL"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -19096,51 +27186,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -19209,50 +27299,59 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -19313,1047 +27412,1534 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:bidi/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a1"/>
     <w:next w:val="a1"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="007E2A65"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="480" w:after="0"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
-[...3 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="21">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="a1"/>
     <w:next w:val="a1"/>
     <w:link w:val="22"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="007E2A65"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="31">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="a1"/>
     <w:next w:val="a1"/>
     <w:link w:val="32"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="007E2A65"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="a1"/>
     <w:next w:val="a1"/>
     <w:link w:val="40"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="007E2A65"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="a1"/>
     <w:next w:val="a1"/>
     <w:link w:val="50"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="007E2A65"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="a1"/>
     <w:next w:val="a1"/>
     <w:link w:val="60"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="007E2A65"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="a1"/>
     <w:next w:val="a1"/>
     <w:link w:val="70"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="007E2A65"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="a1"/>
     <w:next w:val="a1"/>
     <w:link w:val="80"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="007E2A65"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="a1"/>
     <w:next w:val="a1"/>
     <w:link w:val="90"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="007E2A65"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...4 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a2">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a3">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a4">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a5">
-[...51 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="כותרת 1 תו"/>
     <w:basedOn w:val="a2"/>
     <w:link w:val="1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="007E2A65"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
-[...3 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="22">
     <w:name w:val="כותרת 2 תו"/>
     <w:basedOn w:val="a2"/>
     <w:link w:val="21"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00FC693F"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007E2A65"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="32">
     <w:name w:val="כותרת 3 תו"/>
     <w:basedOn w:val="a2"/>
     <w:link w:val="31"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00FC693F"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007E2A65"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="aa">
+  <w:style w:type="character" w:customStyle="1" w:styleId="40">
+    <w:name w:val="כותרת 4 תו"/>
+    <w:basedOn w:val="a2"/>
+    <w:link w:val="4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007E2A65"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="50">
+    <w:name w:val="כותרת 5 תו"/>
+    <w:basedOn w:val="a2"/>
+    <w:link w:val="5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007E2A65"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="60">
+    <w:name w:val="כותרת 6 תו"/>
+    <w:basedOn w:val="a2"/>
+    <w:link w:val="6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007E2A65"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="70">
+    <w:name w:val="כותרת 7 תו"/>
+    <w:basedOn w:val="a2"/>
+    <w:link w:val="7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007E2A65"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="80">
+    <w:name w:val="כותרת 8 תו"/>
+    <w:basedOn w:val="a2"/>
+    <w:link w:val="8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007E2A65"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="90">
+    <w:name w:val="כותרת 9 תו"/>
+    <w:basedOn w:val="a2"/>
+    <w:link w:val="9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007E2A65"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="Title"/>
     <w:basedOn w:val="a1"/>
     <w:next w:val="a1"/>
-    <w:link w:val="ab"/>
+    <w:link w:val="a6"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="007E2A65"/>
     <w:pPr>
-      <w:pBdr>
-[...2 lines deleted...]
-      <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-      <w:spacing w:val="5"/>
+      <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
-      <w:sz w:val="52"/>
-      <w:szCs w:val="52"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ab">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="כותרת טקסט תו"/>
     <w:basedOn w:val="a2"/>
-    <w:link w:val="aa"/>
+    <w:link w:val="a5"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="007E2A65"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-      <w:spacing w:val="5"/>
+      <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
-      <w:sz w:val="52"/>
-      <w:szCs w:val="52"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ac">
+  <w:style w:type="paragraph" w:styleId="a7">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="a1"/>
     <w:next w:val="a1"/>
-    <w:link w:val="ad"/>
+    <w:link w:val="a8"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="007E2A65"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
+    <w:name w:val="כותרת משנה תו"/>
+    <w:basedOn w:val="a2"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="007E2A65"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a9">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a1"/>
+    <w:link w:val="aa"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
-    <w:name w:val="כותרת משנה תו"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="aa">
+    <w:name w:val="ציטוט תו"/>
     <w:basedOn w:val="a2"/>
-    <w:link w:val="ac"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FC693F"/>
+    <w:link w:val="a9"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="007E2A65"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ae">
+  <w:style w:type="paragraph" w:styleId="ab">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="007E2A65"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af">
-    <w:name w:val="Body Text"/>
+  <w:style w:type="character" w:styleId="ac">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="a2"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="007E2A65"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ad">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="a1"/>
+    <w:next w:val="a1"/>
+    <w:link w:val="ae"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ae">
+    <w:name w:val="ציטוט חזק תו"/>
+    <w:basedOn w:val="a2"/>
+    <w:link w:val="ad"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="007E2A65"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="a2"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="007E2A65"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a2"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="a2"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:rPr>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="msonormal0">
+    <w:name w:val="msonormal"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af0">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="af1"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:bidi w:val="0"/>
+      <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af1">
+    <w:name w:val="טקסט הערה תו"/>
+    <w:basedOn w:val="a2"/>
     <w:link w:val="af0"/>
     <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007E2A65"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af2">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="af3"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AA1D8D"/>
+    <w:rsid w:val="007E2A65"/>
     <w:pPr>
-      <w:spacing w:after="120"/>
-[...35 lines deleted...]
-      <w:spacing w:after="120"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:bidi w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="34">
-    <w:name w:val="גוף טקסט 3 תו"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af3">
+    <w:name w:val="כותרת עליונה תו"/>
     <w:basedOn w:val="a2"/>
-    <w:link w:val="33"/>
+    <w:link w:val="af2"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00AA1D8D"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007E2A65"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af1">
-    <w:name w:val="List"/>
+  <w:style w:type="paragraph" w:styleId="af4">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="a1"/>
+    <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AA1D8D"/>
+    <w:rsid w:val="007E2A65"/>
     <w:pPr>
-      <w:ind w:left="360" w:hanging="360"/>
-      <w:contextualSpacing/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:bidi w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="25">
-[...136 lines deleted...]
-    <w:name w:val="macro"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af5">
+    <w:name w:val="כותרת תחתונה תו"/>
+    <w:basedOn w:val="a2"/>
     <w:link w:val="af4"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007E2A65"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af6">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="a1"/>
+    <w:uiPriority w:val="35"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0029639D"/>
+    <w:qFormat/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:bidi w:val="0"/>
+      <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="156082" w:themeColor="accent1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af7">
+    <w:name w:val="macro"/>
+    <w:link w:val="af8"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="576"/>
         <w:tab w:val="left" w:pos="1152"/>
         <w:tab w:val="left" w:pos="1728"/>
         <w:tab w:val="left" w:pos="2304"/>
         <w:tab w:val="left" w:pos="2880"/>
         <w:tab w:val="left" w:pos="3456"/>
         <w:tab w:val="left" w:pos="4032"/>
       </w:tabs>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af4">
+  <w:style w:type="character" w:customStyle="1" w:styleId="af8">
     <w:name w:val="טקסט מאקרו תו"/>
     <w:basedOn w:val="a2"/>
-    <w:link w:val="af3"/>
+    <w:link w:val="af7"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0029639D"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007E2A65"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af5">
-    <w:name w:val="Quote"/>
+  <w:style w:type="paragraph" w:styleId="af9">
+    <w:name w:val="List"/>
     <w:basedOn w:val="a1"/>
-    <w:next w:val="a1"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00FC693F"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:bidi w:val="0"/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="360" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af6">
-[...4 lines deleted...]
-    <w:rsid w:val="00FC693F"/>
+  <w:style w:type="paragraph" w:styleId="a0">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="360"/>
+      </w:tabs>
+      <w:bidi w:val="0"/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:contextualSpacing/>
+    </w:pPr>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="40">
-[...3 lines deleted...]
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="paragraph" w:styleId="a">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FC693F"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="360"/>
+      </w:tabs>
+      <w:bidi w:val="0"/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:contextualSpacing/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...4 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="50">
-[...3 lines deleted...]
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="paragraph" w:styleId="23">
+    <w:name w:val="List 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FC693F"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:bidi w:val="0"/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="720" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="60">
-[...3 lines deleted...]
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="paragraph" w:styleId="33">
+    <w:name w:val="List 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FC693F"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:bidi w:val="0"/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="1080" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="70">
-[...3 lines deleted...]
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="paragraph" w:styleId="20">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FC693F"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+      </w:tabs>
+      <w:bidi w:val="0"/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:contextualSpacing/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="80">
-[...3 lines deleted...]
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="paragraph" w:styleId="30">
+    <w:name w:val="List Bullet 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FC693F"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="4"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1080"/>
+      </w:tabs>
+      <w:bidi w:val="0"/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:contextualSpacing/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="90">
-[...3 lines deleted...]
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FC693F"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+      </w:tabs>
+      <w:bidi w:val="0"/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:contextualSpacing/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...4 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af7">
-    <w:name w:val="caption"/>
+  <w:style w:type="paragraph" w:styleId="3">
+    <w:name w:val="List Number 3"/>
     <w:basedOn w:val="a1"/>
-    <w:next w:val="a1"/>
-    <w:uiPriority w:val="35"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="007E2A65"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1080"/>
+      </w:tabs>
+      <w:bidi w:val="0"/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...3 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="af8">
-    <w:name w:val="Strong"/>
+  <w:style w:type="paragraph" w:styleId="afa">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="afb"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:bidi w:val="0"/>
+      <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="afb">
+    <w:name w:val="גוף טקסט תו"/>
     <w:basedOn w:val="a2"/>
-    <w:uiPriority w:val="22"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FC693F"/>
+    <w:link w:val="afa"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007E2A65"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="afc">
+    <w:name w:val="List Continue"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:bidi w:val="0"/>
+      <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="24">
+    <w:name w:val="List Continue 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:bidi w:val="0"/>
+      <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="34">
+    <w:name w:val="List Continue 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:bidi w:val="0"/>
+      <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="1080"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="25">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="26"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:bidi w:val="0"/>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="26">
+    <w:name w:val="גוף טקסט 2 תו"/>
+    <w:basedOn w:val="a2"/>
+    <w:link w:val="25"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007E2A65"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="35">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="36"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:bidi w:val="0"/>
+      <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="36">
+    <w:name w:val="גוף טקסט 3 תו"/>
+    <w:basedOn w:val="a2"/>
+    <w:link w:val="35"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007E2A65"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="afd">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="af0"/>
+    <w:next w:val="af0"/>
+    <w:link w:val="afe"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="af9">
-[...4 lines deleted...]
-    <w:rsid w:val="00FC693F"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="afe">
+    <w:name w:val="נושא הערה תו"/>
+    <w:basedOn w:val="af1"/>
+    <w:link w:val="afd"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007E2A65"/>
     <w:rPr>
-      <w:i/>
-      <w:iCs/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="afa">
-[...1 lines deleted...]
-    <w:basedOn w:val="a1"/>
+  <w:style w:type="paragraph" w:styleId="aff">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aff0">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="1"/>
     <w:next w:val="a1"/>
-    <w:link w:val="afb"/>
-    <w:uiPriority w:val="30"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="007E2A65"/>
     <w:pPr>
-      <w:pBdr>
-[...3 lines deleted...]
-      <w:ind w:left="936" w:right="936"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="480" w:after="0" w:line="276" w:lineRule="auto"/>
+      <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="afb">
-[...4 lines deleted...]
-    <w:rsid w:val="00FC693F"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="p3">
+    <w:name w:val="p3"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:bidi w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:b/>
-[...3 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:rFonts w:ascii=".AppleSystemUIFont" w:hAnsi=".AppleSystemUIFont" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="afc">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="pdq2pgselectionanchorcontainer">
+    <w:name w:val="pdq2pg_selectionanchorcontainer"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="p1">
+    <w:name w:val="p1"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="p2">
+    <w:name w:val="p2"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:bidi w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+      <w:color w:val="54406C"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="aff1">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="a2"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="aff2">
     <w:name w:val="Subtle Emphasis"/>
     <w:basedOn w:val="a2"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="007E2A65"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="808080" w:themeColor="text1" w:themeTint="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="afd">
-[...13 lines deleted...]
-  <w:style w:type="character" w:styleId="afe">
+  <w:style w:type="character" w:styleId="aff3">
     <w:name w:val="Subtle Reference"/>
     <w:basedOn w:val="a2"/>
     <w:uiPriority w:val="31"/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="007E2A65"/>
     <w:rPr>
       <w:smallCaps/>
-      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:color w:val="E97132" w:themeColor="accent2"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="aff">
-[...14 lines deleted...]
-  <w:style w:type="character" w:styleId="aff0">
+  <w:style w:type="character" w:styleId="aff4">
     <w:name w:val="Book Title"/>
     <w:basedOn w:val="a2"/>
     <w:uiPriority w:val="33"/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="007E2A65"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="aff1">
-[...10 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="s2">
+    <w:name w:val="s2"/>
+    <w:basedOn w:val="a2"/>
+    <w:rsid w:val="007E2A65"/>
+    <w:rPr>
+      <w:rFonts w:ascii="UICTFontTextStyleBody" w:hAnsi="UICTFontTextStyleBody" w:hint="default"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="aff2">
+  <w:style w:type="character" w:customStyle="1" w:styleId="s1">
+    <w:name w:val="s1"/>
+    <w:basedOn w:val="a2"/>
+    <w:rsid w:val="007E2A65"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="s3">
+    <w:name w:val="s3"/>
+    <w:basedOn w:val="a2"/>
+    <w:rsid w:val="007E2A65"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:hint="default"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="s4">
+    <w:name w:val="s4"/>
+    <w:basedOn w:val="a2"/>
+    <w:rsid w:val="007E2A65"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:hint="default"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="s5">
+    <w:name w:val="s5"/>
+    <w:basedOn w:val="a2"/>
+    <w:rsid w:val="007E2A65"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:hint="default"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="s6">
+    <w:name w:val="s6"/>
+    <w:basedOn w:val="a2"/>
+    <w:rsid w:val="007E2A65"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:hint="default"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="9E3171"/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="s7">
+    <w:name w:val="s7"/>
+    <w:basedOn w:val="a2"/>
+    <w:rsid w:val="007E2A65"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:hint="default"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="00B050"/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
+    <w:name w:val="apple-converted-space"/>
+    <w:basedOn w:val="a2"/>
+    <w:rsid w:val="007E2A65"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="aff5">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a3"/>
-    <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00FC693F"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="007E2A65"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="aff3">
+  <w:style w:type="table" w:styleId="aff6">
     <w:name w:val="Light Shading"/>
     <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="60"/>
-    <w:rsid w:val="00FC693F"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
@@ -20364,1293 +28950,227 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="-1">
-    <w:name w:val="Light Shading Accent 1"/>
+  <w:style w:type="table" w:styleId="aff7">
+    <w:name w:val="Light List"/>
     <w:basedOn w:val="a3"/>
-    <w:uiPriority w:val="60"/>
-    <w:rsid w:val="00FC693F"/>
+    <w:uiPriority w:val="61"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblBorders>
-[...571 lines deleted...]
-      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="-10">
-    <w:name w:val="Light List Accent 1"/>
+  <w:style w:type="table" w:styleId="aff8">
+    <w:name w:val="Light Grid"/>
     <w:basedOn w:val="a3"/>
-    <w:uiPriority w:val="61"/>
-    <w:rsid w:val="00FC693F"/>
+    <w:uiPriority w:val="62"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblBorders>
-[...508 lines deleted...]
-      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
@@ -21658,832 +29178,104 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="-11">
-[...736 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:styleId="11">
     <w:name w:val="Medium Shading 1"/>
     <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="63"/>
-    <w:rsid w:val="00CB0664"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="double" w:sz="6" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
@@ -22495,685 +29287,101 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="1-1">
-[...592 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:styleId="27">
     <w:name w:val="Medium Shading 2"/>
     <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="64"/>
-    <w:rsid w:val="00CB0664"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -23231,1456 +29439,158 @@
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="2-1">
-[...850 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:styleId="12">
     <w:name w:val="Medium List 1"/>
     <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="65"/>
-    <w:rsid w:val="00CB0664"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:hint="default"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:color w:val="1F497D" w:themeColor="text2"/>
+        <w:color w:val="0E2841" w:themeColor="text2"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="1-10">
-[...460 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:styleId="28">
     <w:name w:val="Medium List 2"/>
     <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="66"/>
-    <w:rsid w:val="00CB0664"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
@@ -24743,787 +29653,71 @@
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="2-10">
-    <w:name w:val="Medium List 2 Accent 1"/>
+  <w:style w:type="table" w:styleId="13">
+    <w:name w:val="Medium Grid 1"/>
     <w:basedOn w:val="a3"/>
-    <w:uiPriority w:val="66"/>
-    <w:rsid w:val="00CB0664"/>
+    <w:uiPriority w:val="67"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblBorders>
-[...720 lines deleted...]
-      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -25535,461 +29729,73 @@
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="-12">
-[...394 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:styleId="29">
     <w:name w:val="Medium Grid 2"/>
     <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="68"/>
-    <w:rsid w:val="00CB0664"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
@@ -26049,769 +29855,71 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="2-11">
-    <w:name w:val="Medium Grid 2 Accent 1"/>
+  <w:style w:type="table" w:styleId="37">
+    <w:name w:val="Medium Grid 3"/>
     <w:basedOn w:val="a3"/>
-    <w:uiPriority w:val="68"/>
-    <w:rsid w:val="00CB0664"/>
+    <w:uiPriority w:val="69"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblBorders>
-[...702 lines deleted...]
-      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
@@ -26891,868 +29999,72 @@
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="3-1">
-[...803 lines deleted...]
-  <w:style w:type="table" w:styleId="aff6">
+  <w:style w:type="table" w:styleId="aff9">
     <w:name w:val="Dark List"/>
     <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="70"/>
-    <w:rsid w:val="00CB0664"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
@@ -27802,729 +30114,95 @@
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="-13">
-[...641 lines deleted...]
-  <w:style w:type="table" w:styleId="aff7">
+  <w:style w:type="table" w:styleId="affa">
     <w:name w:val="Colorful Shading"/>
     <w:basedOn w:val="a3"/>
     <w:uiPriority w:val="71"/>
-    <w:rsid w:val="00CB0664"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="E97132" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="E97132" w:themeColor="accent2"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
@@ -28559,1297 +30237,159 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="-14">
-    <w:name w:val="Colorful Shading Accent 1"/>
+  <w:style w:type="table" w:styleId="affb">
+    <w:name w:val="Colorful List"/>
     <w:basedOn w:val="a3"/>
-    <w:uiPriority w:val="71"/>
-    <w:rsid w:val="00CB0664"/>
+    <w:uiPriority w:val="72"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblBorders>
-[...678 lines deleted...]
-      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="CC5416" w:themeFill="accent2" w:themeFillShade="CC"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+        <w:color w:val="CC5416" w:themeColor="accent2" w:themeShade="CC"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="-15">
-    <w:name w:val="Colorful List Accent 1"/>
+  <w:style w:type="table" w:styleId="affc">
+    <w:name w:val="Colorful Grid"/>
     <w:basedOn w:val="a3"/>
-    <w:uiPriority w:val="72"/>
-    <w:rsid w:val="00CB0664"/>
+    <w:uiPriority w:val="73"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-    </w:tblPr>
-[...472 lines deleted...]
-      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -29865,960 +30405,9807 @@
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="-16">
-    <w:name w:val="Colorful Grid Accent 1"/>
+  <w:style w:type="table" w:styleId="-1">
+    <w:name w:val="Light Shading Accent 1"/>
     <w:basedOn w:val="a3"/>
-    <w:uiPriority w:val="73"/>
-    <w:rsid w:val="00CB0664"/>
+    <w:uiPriority w:val="60"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B2DEF2" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B2DEF2" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-10">
+    <w:name w:val="Light List Accent 1"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="61"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-11">
+    <w:name w:val="Light Grid Accent 1"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="62"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B2DEF2" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B2DEF2" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="1-1">
+    <w:name w:val="Medium Shading 1 Accent 1"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="63"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B2DEF2" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B2DEF2" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="2-1">
+    <w:name w:val="Medium Shading 2 Accent 1"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="64"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="1-10">
+    <w:name w:val="Medium List 1 Accent 1"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="65"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:hint="default"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="0E2841" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B2DEF2" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B2DEF2" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="2-10">
+    <w:name w:val="Medium List 2 Accent 1"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="66"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B2DEF2" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B2DEF2" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-12">
+    <w:name w:val="Medium Grid 1 Accent 1"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="67"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="B2DEF2" w:themeFill="accent1" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr/>
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="2198CF" w:themeColor="accent1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="64BDE6" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="64BDE6" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="2-11">
+    <w:name w:val="Medium Grid 2 Accent 1"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="68"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="B2DEF2" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E0F2FA" w:themeFill="accent1" w:themeFillTint="19"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="64BDE6" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="64BDE6" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="-25">
-    <w:name w:val="Colorful Grid Accent 2"/>
+  <w:style w:type="table" w:styleId="3-1">
+    <w:name w:val="Medium Grid 3 Accent 1"/>
     <w:basedOn w:val="a3"/>
-    <w:uiPriority w:val="73"/>
-    <w:rsid w:val="00CB0664"/>
+    <w:uiPriority w:val="69"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="B2DEF2" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="64BDE6" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="64BDE6" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-13">
+    <w:name w:val="Dark List Accent 1"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="70"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0A2F40" w:themeFill="accent1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F4761" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F4761" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F4761" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F4761" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-14">
+    <w:name w:val="Colorful Shading Accent 1"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="71"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E0F2FA" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0C394D" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="0C394D" w:themeColor="accent1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0C394D" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0C394D" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="83CAEB" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="64BDE6" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-15">
+    <w:name w:val="Colorful List Accent 1"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="72"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E0F2FA" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CC5416" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="CC5416" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B2DEF2" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-16">
+    <w:name w:val="Colorful Grid Accent 1"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="73"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="83CAEB" w:themeFill="accent1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="83CAEB" w:themeFill="accent1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F4761" w:themeFill="accent1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F4761" w:themeFill="accent1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="64BDE6" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="64BDE6" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="-35">
-    <w:name w:val="Colorful Grid Accent 3"/>
+  <w:style w:type="table" w:styleId="-2">
+    <w:name w:val="Light Shading Accent 2"/>
     <w:basedOn w:val="a3"/>
-    <w:uiPriority w:val="73"/>
-    <w:rsid w:val="00CB0664"/>
+    <w:uiPriority w:val="60"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9DBCC" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9DBCC" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-20">
+    <w:name w:val="Light List Accent 2"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="61"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E97132" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-21">
+    <w:name w:val="Light Grid Accent 2"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="62"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9DBCC" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9DBCC" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="1-2">
+    <w:name w:val="Medium Shading 1 Accent 2"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="63"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="EE9465" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="EE9465" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="EE9465" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="EE9465" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="EE9465" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="EE9465" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="EE9465" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="EE9465" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="EE9465" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E97132" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="EE9465" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="EE9465" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="EE9465" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="EE9465" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9DBCC" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9DBCC" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="2-2">
+    <w:name w:val="Medium Shading 2 Accent 2"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="64"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E97132" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E97132" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E97132" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="1-20">
+    <w:name w:val="Medium List 1 Accent 2"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="65"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:hint="default"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="0E2841" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9DBCC" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9DBCC" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="2-20">
+    <w:name w:val="Medium List 2 Accent 2"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="66"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9DBCC" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9DBCC" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="1-21">
+    <w:name w:val="Medium Grid 1 Accent 2"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="67"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="EE9465" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="EE9465" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="EE9465" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="EE9465" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="EE9465" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="EE9465" w:themeColor="accent2" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="F9DBCC" w:themeFill="accent2" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr/>
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="EE9465" w:themeColor="accent2" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F4B798" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F4B798" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="2-21">
+    <w:name w:val="Medium Grid 2 Accent 2"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="68"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F9DBCC" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FCF0EA" w:themeFill="accent2" w:themeFillTint="19"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F4B798" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F4B798" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="-46">
-    <w:name w:val="Colorful Grid Accent 4"/>
+  <w:style w:type="table" w:styleId="3-2">
+    <w:name w:val="Medium Grid 3 Accent 2"/>
     <w:basedOn w:val="a3"/>
-    <w:uiPriority w:val="73"/>
-    <w:rsid w:val="00CB0664"/>
+    <w:uiPriority w:val="69"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="F9DBCC" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E97132" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E97132" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E97132" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E97132" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F4B798" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F4B798" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-22">
+    <w:name w:val="Dark List Accent 2"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="70"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E97132" w:themeFill="accent2"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7F340D" w:themeFill="accent2" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BF4E14" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BF4E14" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BF4E14" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BF4E14" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-23">
+    <w:name w:val="Colorful Shading Accent 2"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="71"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FCF0EA" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="993F10" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="993F10" w:themeColor="accent2" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="993F10" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="993F10" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F6C5AC" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F4B798" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-24">
+    <w:name w:val="Colorful List Accent 2"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="72"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FCF0EA" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CC5416" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="CC5416" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9DBCC" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-25">
+    <w:name w:val="Colorful Grid Accent 2"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="73"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F6C5AC" w:themeFill="accent2" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F6C5AC" w:themeFill="accent2" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="BF4E14" w:themeFill="accent2" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="BF4E14" w:themeFill="accent2" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F4B798" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F4B798" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="-55">
-    <w:name w:val="Colorful Grid Accent 5"/>
+  <w:style w:type="table" w:styleId="-3">
+    <w:name w:val="Light Shading Accent 3"/>
     <w:basedOn w:val="a3"/>
-    <w:uiPriority w:val="73"/>
-    <w:rsid w:val="00CB0664"/>
+    <w:uiPriority w:val="60"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="124F1A" w:themeColor="accent3" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B3EDBA" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B3EDBA" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-30">
+    <w:name w:val="Light List Accent 3"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="61"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="196B24" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-31">
+    <w:name w:val="Light Grid Accent 3"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="62"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B3EDBA" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B3EDBA" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="1-3">
+    <w:name w:val="Medium Shading 1 Accent 3"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="63"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="2BB73D" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="2BB73D" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="2BB73D" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="2BB73D" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="2BB73D" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="2BB73D" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="2BB73D" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="2BB73D" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="2BB73D" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="196B24" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="2BB73D" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="2BB73D" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="2BB73D" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="2BB73D" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B3EDBA" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B3EDBA" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="2-3">
+    <w:name w:val="Medium Shading 2 Accent 3"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="64"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="196B24" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="196B24" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="196B24" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="1-30">
+    <w:name w:val="Medium List 1 Accent 3"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="65"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:hint="default"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="0E2841" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B3EDBA" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B3EDBA" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="2-30">
+    <w:name w:val="Medium List 2 Accent 3"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="66"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B3EDBA" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B3EDBA" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="1-31">
+    <w:name w:val="Medium Grid 1 Accent 3"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="67"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="2BB73D" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="2BB73D" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="2BB73D" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="2BB73D" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="2BB73D" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="2BB73D" w:themeColor="accent3" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="B3EDBA" w:themeFill="accent3" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr/>
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="2BB73D" w:themeColor="accent3" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="66DB75" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="66DB75" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="2-31">
+    <w:name w:val="Medium Grid 2 Accent 3"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="68"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="B3EDBA" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E0F8E3" w:themeFill="accent3" w:themeFillTint="19"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1F0C7" w:themeFill="accent3" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="66DB75" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="66DB75" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="-65">
-    <w:name w:val="Colorful Grid Accent 6"/>
+  <w:style w:type="table" w:styleId="3-3">
+    <w:name w:val="Medium Grid 3 Accent 3"/>
     <w:basedOn w:val="a3"/>
-    <w:uiPriority w:val="73"/>
-    <w:rsid w:val="00CB0664"/>
+    <w:uiPriority w:val="69"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="B3EDBA" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="196B24" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="196B24" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="196B24" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="196B24" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="66DB75" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="66DB75" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-32">
+    <w:name w:val="Dark List Accent 3"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="70"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="196B24" w:themeFill="accent3"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0C3511" w:themeFill="accent3" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="124F1A" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="124F1A" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="124F1A" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="124F1A" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-33">
+    <w:name w:val="Colorful Shading Accent 3"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="71"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E0F8E3" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F4015" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="0F4015" w:themeColor="accent3" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F4015" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F4015" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="84E290" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="66DB75" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-34">
+    <w:name w:val="Colorful List Accent 3"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="72"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E0F8E3" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0C7EAA" w:themeFill="accent4" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="0C7EAA" w:themeColor="accent4" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B3EDBA" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1F0C7" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-35">
+    <w:name w:val="Colorful Grid Accent 3"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="73"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C1F0C7" w:themeFill="accent3" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="84E290" w:themeFill="accent3" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="84E290" w:themeFill="accent3" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="124F1A" w:themeFill="accent3" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="124F1A" w:themeFill="accent3" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="66DB75" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="66DB75" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="table" w:styleId="-4">
+    <w:name w:val="Light Shading Accent 4"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="60"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BDE9FA" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BDE9FA" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-40">
+    <w:name w:val="Light List Accent 4"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="61"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F9ED5" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-41">
+    <w:name w:val="Light Grid Accent 4"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="62"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BDE9FA" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BDE9FA" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="1-4">
+    <w:name w:val="Medium Shading 1 Accent 4"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="63"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="39BEF1" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="39BEF1" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="39BEF1" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="39BEF1" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="39BEF1" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="39BEF1" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="39BEF1" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="39BEF1" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="39BEF1" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F9ED5" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="39BEF1" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="39BEF1" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="39BEF1" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="39BEF1" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BDE9FA" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BDE9FA" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-42">
+    <w:name w:val="Medium Shading 2 Accent 4"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="64"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F9ED5" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F9ED5" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F9ED5" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="1-40">
+    <w:name w:val="Medium List 1 Accent 4"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="65"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:hint="default"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="0E2841" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BDE9FA" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BDE9FA" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="2-4">
+    <w:name w:val="Medium List 2 Accent 4"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="66"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BDE9FA" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BDE9FA" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="1-41">
+    <w:name w:val="Medium Grid 1 Accent 4"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="67"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="39BEF1" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="39BEF1" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="39BEF1" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="39BEF1" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="39BEF1" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="39BEF1" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="BDE9FA" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="39BEF1" w:themeColor="accent4" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="7BD3F5" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="7BD3F5" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="2-40">
+    <w:name w:val="Medium Grid 2 Accent 4"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="68"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="BDE9FA" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5F6FD" w:themeFill="accent4" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="7BD3F5" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7BD3F5" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="3-4">
+    <w:name w:val="Medium Grid 3 Accent 4"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="69"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="BDE9FA" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F9ED5" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F9ED5" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F9ED5" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F9ED5" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7BD3F5" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7BD3F5" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-43">
+    <w:name w:val="Dark List Accent 4"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="70"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="0F9ED5" w:themeFill="accent4"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="074E69" w:themeFill="accent4" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0B769F" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0B769F" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0B769F" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0B769F" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-44">
+    <w:name w:val="Colorful Shading Accent 4"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="71"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E5F6FD" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="196B24" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="095E7F" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="095E7F" w:themeColor="accent4" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="095E7F" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="095E7F" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="7BD3F5" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-45">
+    <w:name w:val="Colorful List Accent 4"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="72"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E5F6FD" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="14551C" w:themeFill="accent3" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="14551C" w:themeColor="accent3" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BDE9FA" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-46">
+    <w:name w:val="Colorful Grid Accent 4"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="73"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="0B769F" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="0B769F" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="7BD3F5" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="7BD3F5" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-5">
+    <w:name w:val="Light Shading Accent 5"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="60"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="77206D" w:themeColor="accent5" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFC3E9" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFC3E9" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-50">
+    <w:name w:val="Light List Accent 5"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="61"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A02B93" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-51">
+    <w:name w:val="Light Grid Accent 5"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="62"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFC3E9" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFC3E9" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="1-5">
+    <w:name w:val="Medium Shading 1 Accent 5"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="63"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CE49BF" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CE49BF" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CE49BF" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CE49BF" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CE49BF" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="CE49BF" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CE49BF" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CE49BF" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CE49BF" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A02B93" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="CE49BF" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CE49BF" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CE49BF" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CE49BF" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFC3E9" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFC3E9" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="2-5">
+    <w:name w:val="Medium Shading 2 Accent 5"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="64"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A02B93" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A02B93" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A02B93" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="1-50">
+    <w:name w:val="Medium List 1 Accent 5"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="65"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:hint="default"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="0E2841" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFC3E9" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFC3E9" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="2-50">
+    <w:name w:val="Medium List 2 Accent 5"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="66"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFC3E9" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFC3E9" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="1-51">
+    <w:name w:val="Medium Grid 1 Accent 5"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="67"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CE49BF" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CE49BF" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CE49BF" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CE49BF" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CE49BF" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="CE49BF" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFC3E9" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="CE49BF" w:themeColor="accent5" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DE86D4" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DE86D4" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="2-51">
+    <w:name w:val="Medium Grid 2 Accent 5"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="68"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFC3E9" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8E7F6" w:themeFill="accent5" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DE86D4" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DE86D4" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="3-5">
+    <w:name w:val="Medium Grid 3 Accent 5"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="69"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFC3E9" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A02B93" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A02B93" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A02B93" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A02B93" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DE86D4" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DE86D4" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-52">
+    <w:name w:val="Dark List Accent 5"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="70"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="A02B93" w:themeFill="accent5"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F1548" w:themeFill="accent5" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="77206D" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="77206D" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="77206D" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="77206D" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-53">
+    <w:name w:val="Colorful Shading Accent 5"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="71"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8E7F6" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F1957" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5F1957" w:themeColor="accent5" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F1957" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F1957" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E59EDC" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DE86D4" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-54">
+    <w:name w:val="Colorful List Accent 5"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="72"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8E7F6" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="3E8524" w:themeFill="accent6" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="3E8524" w:themeColor="accent6" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFC3E9" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-55">
+    <w:name w:val="Colorful Grid Accent 5"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="73"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E59EDC" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E59EDC" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="77206D" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="77206D" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DE86D4" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DE86D4" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-6">
+    <w:name w:val="Light Shading Accent 6"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="60"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="3A7C22" w:themeColor="accent6" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0EFC5" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0EFC5" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-60">
+    <w:name w:val="Light List Accent 6"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="61"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4EA72E" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-61">
+    <w:name w:val="Light Grid Accent 6"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="62"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0EFC5" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0EFC5" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="1-6">
+    <w:name w:val="Medium Shading 1 Accent 6"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="63"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="71CF50" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="71CF50" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71CF50" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="71CF50" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71CF50" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71CF50" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71CF50" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71CF50" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71CF50" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4EA72E" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="71CF50" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71CF50" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71CF50" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71CF50" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0EFC5" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0EFC5" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="2-6">
+    <w:name w:val="Medium Shading 2 Accent 6"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="64"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4EA72E" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4EA72E" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4EA72E" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="1-60">
+    <w:name w:val="Medium List 1 Accent 6"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="65"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:hint="default"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="0E2841" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0EFC5" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0EFC5" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="2-60">
+    <w:name w:val="Medium List 2 Accent 6"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="66"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0EFC5" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0EFC5" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="1-61">
+    <w:name w:val="Medium Grid 1 Accent 6"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="67"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="71CF50" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="71CF50" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71CF50" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="71CF50" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71CF50" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71CF50" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D0EFC5" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="71CF50" w:themeColor="accent6" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A0DF8A" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A0DF8A" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="2-61">
+    <w:name w:val="Medium Grid 2 Accent 6"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="68"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D0EFC5" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="ECF8E8" w:themeFill="accent6" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A0DF8A" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A0DF8A" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="3-6">
+    <w:name w:val="Medium Grid 3 Accent 6"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="69"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D0EFC5" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4EA72E" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4EA72E" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4EA72E" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4EA72E" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A0DF8A" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A0DF8A" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-62">
+    <w:name w:val="Dark List Accent 6"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="70"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4EA72E" w:themeFill="accent6"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="265317" w:themeFill="accent6" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="3A7C22" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="3A7C22" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="3A7C22" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="3A7C22" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-63">
+    <w:name w:val="Colorful Shading Accent 6"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="71"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="ECF8E8" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2E641B" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="2E641B" w:themeColor="accent6" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2E641B" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2E641B" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B3E5A1" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A0DF8A" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-64">
+    <w:name w:val="Colorful List Accent 6"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="72"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="ECF8E8" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7F2275" w:themeFill="accent5" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="7F2275" w:themeColor="accent5" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0EFC5" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-65">
+    <w:name w:val="Colorful Grid Accent 6"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="73"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B3E5A1" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B3E5A1" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="3A7C22" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="3A7C22" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A0DF8A" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A0DF8A" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:styleId="affd">
+    <w:name w:val="Strong"/>
     <w:basedOn w:val="a2"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AB7562"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="007E2A65"/>
     <w:rPr>
-      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="affa">
+  <w:style w:type="character" w:styleId="affe">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="a2"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="007E2A65"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="afff">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="a2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AB7562"/>
+    <w:rsid w:val="006F5D00"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="affb">
-[...1 lines deleted...]
-    <w:basedOn w:val="a2"/>
+  <w:style w:type="paragraph" w:styleId="afff0">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-[...4 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00847293"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="affc">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a1"/>
-    <w:link w:val="affd"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00382094"/>
+    <w:rsid w:val="00D9378D"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-[...39 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hagitnagar8@gmail.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/13591045241263365" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tau.ac.il/~raviv/pdf/Raviv%20et%20al%2099%20-%20Childrens%20self-report%20of%20exposure%20to%20violence.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/children12020237" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.psychres.2012.02.021" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/1034912X.2021.1904503" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ima.org.il/MedicineSite/Article.aspx?NewspaperArticleId=6348" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24917/20845596.13.1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yedion.yvc.ac.il/yedion/fireflyweb.aspx?prgname=Show_Teacher_Card&amp;arguments=-N3697" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hagitn@yvc.ac.il" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4467/20843879PR.21.027.15483" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/jcm15020803" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/13591045241263365" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://103fm.maariv.co.il/programs/media.aspx?ZrqvnVq=JHJIMH&amp;c41t4nzVQ=IM" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/1034912X.2021.1904503" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mako.co.il/home-family-kids/education/Article-141243ff23ec341006.htm" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\97254\Downloads\hagitna@tlvmc.gov.il" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/children12020237" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.israelhayom.co.il/health/article/20236007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=bZ9EB7IcSvk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ima.org.il/MedicineSite/Article.aspx?NewspaperArticleId=6348" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24917/20845596.13.1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/watch/?v=338859563205673" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hagitn@yvc.ac.il" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/ichilovmedical/photos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ynet.co.il/articles/0,7340,L-4579933,00.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doctors.co.il/medical-articles/205499/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hagitnagar8@gmail.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpsyt.2025.1701629" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tau.ac.il/~raviv/pdf/Raviv%20et%20al%2099%20-%20Childrens%20self-report%20of%20exposure%20to%20violence.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=WcKeIcqducU" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-haaretz-co-il.eu1.proxy.openathens.net/news/health/2013-04-11/ty-article/.premium/0000017f-f7d4-d2d5-a9ff-f7dcd6cc0000" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4467/20843879PR.21.027.15483" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-med.co.il/indications/autism/2015/03/31/492896/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/jcm15114340" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.psychres.2012.02.021" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ynet.co.il/health/article/hyjsbeaei" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doctors.co.il/medical-articles/215847/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inn.co.il/news/251352" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yedion.yvc.ac.il/yedion/fireflyweb.aspx?prgname=Show_Teacher_Card&amp;arguments=-N3697" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="ערכת נושא Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults>
-    <a:spDef>
-[...17 lines deleted...]
-    </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...14 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>18</Pages>
-[...1 lines deleted...]
-  <Characters>22826</Characters>
+  <Pages>27</Pages>
+  <Words>7101</Words>
+  <Characters>35506</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>190</Lines>
-  <Paragraphs>54</Paragraphs>
+  <Lines>295</Lines>
+  <Paragraphs>85</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>שם</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr/>
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>27337</CharactersWithSpaces>
+  <CharactersWithSpaces>42522</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>python-docx</dc:creator>
+  <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
-  <dc:description>generated by python-docx</dc:description>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
 </cp:coreProperties>
 </file>