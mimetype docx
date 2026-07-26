--- v1 (2025-12-25)
+++ v2 (2026-07-26)
@@ -22,64 +22,84 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7EBCDC7F" w14:textId="0C76AC85" w:rsidR="005B39F3" w:rsidRPr="00B35CD8" w:rsidRDefault="005B39F3" w:rsidP="00E001F9">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B35CD8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Curriculum Vitae</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62FF0DD6" w14:textId="77777777" w:rsidR="0012202C" w:rsidRPr="0012202C" w:rsidRDefault="0012202C" w:rsidP="0012202C">
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Dr. Nourit Segev, PhD, MA, BSW, </w:t>
+    <w:p w14:paraId="730B061A" w14:textId="08F600EB" w:rsidR="00A23755" w:rsidRDefault="0012202C" w:rsidP="00A23755">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Dr. Nourit Segev</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62FF0DD6" w14:textId="608DF962" w:rsidR="0012202C" w:rsidRPr="0012202C" w:rsidRDefault="0012202C" w:rsidP="00A23755">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">PhD, MA, BSW, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0012202C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>B.Ed</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0012202C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>, CBT Psychotherapist</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DC2BB35" w14:textId="77777777" w:rsidR="0012202C" w:rsidRPr="0012202C" w:rsidRDefault="0012202C" w:rsidP="0012202C">
       <w:pPr>
         <w:bidi w:val="0"/>
@@ -99,51 +119,65 @@
     <w:p w14:paraId="6294D2BE" w14:textId="77777777" w:rsidR="0012202C" w:rsidRPr="0012202C" w:rsidRDefault="0012202C" w:rsidP="0012202C">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0012202C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>Name: Dr. Nourit Segev</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0265B1D9" w14:textId="77777777" w:rsidR="0012202C" w:rsidRPr="0012202C" w:rsidRDefault="0012202C" w:rsidP="0012202C">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0012202C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
-        <w:t>Current Position: Head of the Central School of Training of Workers in Social Services</w:t>
+        <w:t xml:space="preserve">Current </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk214541581"/>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Position</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>: Head of the Central School of Training of Workers in Social Services</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="126477C0" w14:textId="77777777" w:rsidR="0012202C" w:rsidRPr="0012202C" w:rsidRDefault="0012202C" w:rsidP="0012202C">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0012202C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Institution: Ministry of </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0012202C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>Labour</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0012202C">
         <w:rPr>
@@ -415,92 +449,367 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0012202C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>CBT Psychotherapy, Psagot Institute, Open University, Tel Aviv, Israel (2021)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53833C73" w14:textId="77777777" w:rsidR="0012202C" w:rsidRDefault="0012202C" w:rsidP="0012202C">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0012202C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>3rd Integrative CBT Psychotherapy, Psagot Institute, Open University, Tel Aviv, Israel (2022)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05F7B866" w14:textId="77777777" w:rsidR="001F764E" w:rsidRPr="0012202C" w:rsidRDefault="001F764E" w:rsidP="001F764E">
-[...7 lines deleted...]
-    <w:p w14:paraId="6CB2DAF2" w14:textId="77777777" w:rsidR="0012202C" w:rsidRPr="0012202C" w:rsidRDefault="0012202C" w:rsidP="0012202C">
+    <w:p w14:paraId="4360F37B" w14:textId="73BBA9C3" w:rsidR="00A23755" w:rsidRPr="00A23755" w:rsidRDefault="00A23755" w:rsidP="00A23755">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23755">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Professional Courses:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BF0B7F8" w14:textId="77777777" w:rsidR="00A23755" w:rsidRPr="00A23755" w:rsidRDefault="00A23755" w:rsidP="00A23755">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23755">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A23755">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Integrating Artificial Intelligence in Teaching - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23755">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Yezreel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23755">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Valley Academic College, Center for Teaching Advancement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CCE93B1" w14:textId="77777777" w:rsidR="00A23755" w:rsidRPr="00A23755" w:rsidRDefault="00A23755" w:rsidP="00A23755">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23755">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">2022: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A23755">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Maoz Eco Management - Maoz Institute</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C04A4AC" w14:textId="77777777" w:rsidR="00A23755" w:rsidRPr="00A23755" w:rsidRDefault="00A23755" w:rsidP="00A23755">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23755">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">2009-2010: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A23755">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Theater Group - Oranim College</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="092E3D3E" w14:textId="77777777" w:rsidR="00A23755" w:rsidRPr="00A23755" w:rsidRDefault="00A23755" w:rsidP="00A23755">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23755">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">2007: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A23755">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Emotional Intelligence - College of Management</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DF03695" w14:textId="77777777" w:rsidR="00A23755" w:rsidRPr="00A23755" w:rsidRDefault="00A23755" w:rsidP="00A23755">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23755">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">2007: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A23755">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Organizational Behavior - College of Management</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="136AE1C6" w14:textId="77777777" w:rsidR="00A23755" w:rsidRPr="00A23755" w:rsidRDefault="00A23755" w:rsidP="00A23755">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23755">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">2006: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A23755">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>From Research to Article - Oranim College</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06643523" w14:textId="77777777" w:rsidR="00A23755" w:rsidRPr="00A23755" w:rsidRDefault="00A23755" w:rsidP="00A23755">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23755">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">2005: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A23755">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Corporate Social Responsibility Managers - Maaleh-BDO Ziv Haft</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D5728C6" w14:textId="77777777" w:rsidR="00A23755" w:rsidRPr="00A23755" w:rsidRDefault="00A23755" w:rsidP="00A23755">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23755">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">2004: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A23755">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Kadima - Business, Community, Nonprofits - Central School for Welfare Workers Training, Ministry of Welfare</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23C42273" w14:textId="77777777" w:rsidR="00A23755" w:rsidRPr="00A23755" w:rsidRDefault="00A23755" w:rsidP="00A23755">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23755">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">2003: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A23755">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Comprehensive Intercultural Mediation - Central School for Welfare Workers Training, Ministry of Welfare</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="366A6C8C" w14:textId="77777777" w:rsidR="00A23755" w:rsidRPr="00A23755" w:rsidRDefault="00A23755" w:rsidP="00A23755">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23755">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">1991-1992: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A23755">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Advertising and Public Relations Course – Technion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BD2F760" w14:textId="77777777" w:rsidR="00A23755" w:rsidRPr="00A23755" w:rsidRDefault="00A23755" w:rsidP="00A23755">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="268E3203" w14:textId="77777777" w:rsidR="00A23755" w:rsidRDefault="00A23755" w:rsidP="00A23755">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CB2DAF2" w14:textId="77777777" w:rsidR="0012202C" w:rsidRDefault="0012202C" w:rsidP="0012202C">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0012202C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">[2. Academic </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0012202C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Experience]{</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0012202C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.underline}</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="3AD04D98" w14:textId="32379CEE" w:rsidR="00A23755" w:rsidRPr="0012202C" w:rsidRDefault="00A23755" w:rsidP="00A23755">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>2025-Present: Lecturer, W. Galil Academic College, Dept. of Social Work</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="24866795" w14:textId="77777777" w:rsidR="0012202C" w:rsidRPr="0012202C" w:rsidRDefault="0012202C" w:rsidP="0012202C">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0012202C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">2008 - Present: Lecturer, Max Stern </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0012202C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>Yezreel</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0012202C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
@@ -510,51 +819,50 @@
     <w:p w14:paraId="534087BC" w14:textId="77777777" w:rsidR="0012202C" w:rsidRPr="0012202C" w:rsidRDefault="0012202C" w:rsidP="0012202C">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0012202C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>2011 - 2016: Lecturer, Bar Ilan University, The Kinneret Branch, Israel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DA41182" w14:textId="77777777" w:rsidR="0012202C" w:rsidRPr="0012202C" w:rsidRDefault="0012202C" w:rsidP="0012202C">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0012202C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">2005 - 2014: Lecturer, Oranim Academic College of Education, Kiryat </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0012202C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>Tiv'on</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0012202C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>, Israel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A409CBD" w14:textId="77777777" w:rsidR="0012202C" w:rsidRPr="0012202C" w:rsidRDefault="0012202C" w:rsidP="0012202C">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0012202C">
@@ -697,50 +1005,51 @@
       <w:r w:rsidRPr="0012202C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>Labour</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0012202C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>, Social Affairs and Social Services</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0823FD70" w14:textId="77777777" w:rsidR="0012202C" w:rsidRPr="0012202C" w:rsidRDefault="0012202C" w:rsidP="0012202C">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0012202C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2014 - 2017: National Supervisor, Ministry of Welfare and Social Affairs, Occupational Rehabilitation Department</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67BE7100" w14:textId="77777777" w:rsidR="0012202C" w:rsidRPr="0012202C" w:rsidRDefault="0012202C" w:rsidP="0012202C">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0012202C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>2012 - 2014: Regional Supervisor, Ministry of Welfare and Social Affairs, Occupational Rehabilitation Department</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1001F980" w14:textId="77777777" w:rsidR="0012202C" w:rsidRPr="0012202C" w:rsidRDefault="0012202C" w:rsidP="0012202C">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0012202C">
@@ -879,1061 +1188,1124 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Oranim Academic College of Education (2005-2014):</w:t>
       </w:r>
       <w:r w:rsidRPr="0012202C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t> Marketing strategy; Advertising Strategies; Public Relations; Marketing, Customers' behavior and social branding; Advertising in education and community; Inter-professional team and its work with youth at risk; Creation of inter-organizational collaborations; Edutainment: the lives of battered women as seen in the entertainment media; Project management; Development of marketing concept in the human services organizations; Schools as organizations; Teaching strategies</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="205FF82D" w14:textId="77777777" w:rsidR="0012202C" w:rsidRPr="0012202C" w:rsidRDefault="0012202C" w:rsidP="0012202C">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0012202C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">Max Stern </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Yezreel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Valley College (2008-Present):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t> Development of marketing concept in the human services organizations; Public Relations for human services organizations; Corporate Social Responsibility; Career development for people with disabilities - Occupational Rehabilitation; Marketing Strategies for Health Care Services; Introduction to Welfare Policies and Social Services; Community Social Work and Social Change; Marketing Strategies for social services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CC0948A" w14:textId="77777777" w:rsidR="0012202C" w:rsidRPr="0012202C" w:rsidRDefault="0012202C" w:rsidP="0012202C">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Bar Ilan University, Kinneret Branch (2011-2016):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t> Development of marketing concept in human services organizations; Organizational politics; Public Image; Marketing strategy; Creation of inter-organizational collaborations; Advertising Strategies; Leadership; Organizational performance in competitive arenas; Social psychology; Corporate social responsibility</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="230F42D5" w14:textId="77777777" w:rsidR="0012202C" w:rsidRPr="0012202C" w:rsidRDefault="0012202C" w:rsidP="0012202C">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Conference Presentations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B83B0E9" w14:textId="77777777" w:rsidR="0012202C" w:rsidRPr="0012202C" w:rsidRDefault="0012202C" w:rsidP="0012202C">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>International Conferences:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="262691B8" w14:textId="77777777" w:rsidR="0012202C" w:rsidRPr="0012202C" w:rsidRDefault="0012202C" w:rsidP="0012202C">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>June 2019 - Presenter, "Developing New Expertise in Management and Supervision in Social Work – Milestones and Training Programs for Managers", The Network for Social Work Management's 30th Annual Management Conference, Loyola University, Chicago, Illinois USA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30B106BA" w14:textId="77777777" w:rsidR="0012202C" w:rsidRPr="0012202C" w:rsidRDefault="0012202C" w:rsidP="0012202C">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Max Stern </w:t>
+        <w:t>July 2017 - Presenter, "Towards collaboration between public welfare agencies and mass entertainment media to bring about a turning point stage in the lives of battered women", International Conference on Interdisciplinary Social Sciences, Hiroshima, Japan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="125BE0F8" w14:textId="77777777" w:rsidR="0012202C" w:rsidRPr="0012202C" w:rsidRDefault="0012202C" w:rsidP="0012202C">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>August 2015 - Presenter, "Non-profit competition: The social services market arena and its effect on organizational performance", EGPA Annual Conference, Toulouse, France</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69D243F0" w14:textId="77777777" w:rsidR="0012202C" w:rsidRPr="0012202C" w:rsidRDefault="0012202C" w:rsidP="0012202C">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>June 2015 - Presenter, "Creating a future – A transition program for pupils with disabilities", Beit Issie Shapiro's International Conference on Disabilities – unity and diversity in action, Raanana, Israel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="428530B8" w14:textId="77777777" w:rsidR="0012202C" w:rsidRPr="0012202C" w:rsidRDefault="0012202C" w:rsidP="0012202C">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">September 2013 - Presenter, "Not </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>For</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Profit Competition: The Market Arena </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Social Services", EGPA Annual Conference, Edinburgh, Scotland-UK</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AAAD737" w14:textId="77777777" w:rsidR="0012202C" w:rsidRPr="0012202C" w:rsidRDefault="0012202C" w:rsidP="0012202C">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>August 2012 - Presenter, "Welfare State Facing Privatization: Welfare Agencies Adopt and Adapt Market Orientation", RC19 NOVA, Oslo, Norway</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="570F20B0" w14:textId="77777777" w:rsidR="0012202C" w:rsidRPr="0012202C" w:rsidRDefault="0012202C" w:rsidP="0012202C">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>September 2011 - Presenter, "Adoption of Market Orientation in Social welfare Agencies", EGPA Annual Conference, Bucharest University, Bucharest, Romania</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A65D341" w14:textId="77777777" w:rsidR="0012202C" w:rsidRPr="0012202C" w:rsidRDefault="0012202C" w:rsidP="0012202C">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>July 2011 - Presenter, "Organizational and Personal Antecedents in Adaptation of Market: An Empirical Study of Local Municipal Social-Welfare Agencies", International Conference on Interdisciplinary Social Sciences, University of New Orleans, USA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F666438" w14:textId="77777777" w:rsidR="0012202C" w:rsidRPr="0012202C" w:rsidRDefault="0012202C" w:rsidP="0012202C">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">November 2010 - Presenter, "Adaptation of Market-Orientation in the Public Sector", The </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0012202C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:b/>
-          <w:bCs/>
+        </w:rPr>
+        <w:t>EuroMed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Academy of Business 3rd Annual </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>EuroMed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Conference Research Business Institute, University of Nicosia, Nicosia, Cyprus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="061F78B6" w14:textId="77777777" w:rsidR="0012202C" w:rsidRPr="0012202C" w:rsidRDefault="0012202C" w:rsidP="0012202C">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">December 2009 - Presenter, "Organizational and Personal Antecedents in Adaptation of Market-Orientation in the Public Sector", The 5th annual graduate in political science, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>International</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> relations and public policy in memory of Y. Rabin, Hebrew University, Israel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="006692B9" w14:textId="77777777" w:rsidR="0012202C" w:rsidRPr="0012202C" w:rsidRDefault="0012202C" w:rsidP="0012202C">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">October 2009 - Presenter, "Organizational and Personal Antecedents in Adaptation of Market-Orientation in the Public Sector. An Empirical Study of Local Municipal Social-Welfare Agencies", Second Euro-Mediterranean Public Management Dialogue – EGPA, GEAP, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Emuni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> University, Portoroz, Slovenia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A1763F3" w14:textId="77777777" w:rsidR="0012202C" w:rsidRPr="0012202C" w:rsidRDefault="0012202C" w:rsidP="0012202C">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>October 2008 - Presenter, "Antecedences of Market Orientation in the Public Sector – The Case of Municipal Social Welfare Agencies", First Euro-Mediterranean Public Management Dialogue – EGPA, GEAP, Universite Paul Cezanne, Aix En Provence, France</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E624994" w14:textId="77777777" w:rsidR="0012202C" w:rsidRDefault="0012202C" w:rsidP="0012202C">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>National Conferences:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AA57B03" w14:textId="77777777" w:rsidR="0012202C" w:rsidRPr="0012202C" w:rsidRDefault="0012202C" w:rsidP="0012202C">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BAD94FF" w14:textId="77777777" w:rsidR="0012202C" w:rsidRPr="0012202C" w:rsidRDefault="0012202C" w:rsidP="0012202C">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>November 2014 - Co-organizer &amp; Presenter, "Creating a Future- a transition program for pupils with disabilities-a program created by Ministry of welfare and the ministry of education", The 18th conference of the Social Workers Union, Tel-Aviv, Israel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D39D992" w14:textId="77777777" w:rsidR="0012202C" w:rsidRPr="0012202C" w:rsidRDefault="0012202C" w:rsidP="0012202C">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">November 2014 - Co-organizer &amp; Presenter, "The turning point in the lives of battered women as reflected on the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>edu-tainment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> media - collaboration between education professionals and the media", The 18th conference of the Social Workers Union, Tel-Aviv, Israel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F5C9534" w14:textId="77777777" w:rsidR="0012202C" w:rsidRPr="0012202C" w:rsidRDefault="0012202C" w:rsidP="0012202C">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">June 2013 - Key note speaker &amp; Organizer, "Occupational rehabilitation as a profession", Human Services department conference on Occupational Rehabilitation, Max Stern </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>Yezreel</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0012202C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:b/>
-[...132 lines deleted...]
-        <w:t xml:space="preserve">September 2013 - Presenter, "Not </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Valley College, Israel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DD4933A" w14:textId="77777777" w:rsidR="0012202C" w:rsidRPr="0012202C" w:rsidRDefault="0012202C" w:rsidP="0012202C">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">June 2013 - Workshop Organizer, "Social marketing", Human Services department conference on Occupational Rehabilitation, Max Stern </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Yezreel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Valley College, Israel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F20FFC6" w14:textId="77777777" w:rsidR="0012202C" w:rsidRPr="0012202C" w:rsidRDefault="0012202C" w:rsidP="0012202C">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">May 2012 - Key note speaker, "Being a customer with disabilities", The annual conference of Human Services department, Max Stern </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Yezreel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Valley College, Israel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00011165" w14:textId="77777777" w:rsidR="0012202C" w:rsidRPr="0012202C" w:rsidRDefault="0012202C" w:rsidP="0012202C">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">February 2011 - Presenter, "Organizational and personal antecedents in adaptation of market-orientation and competition approach in the welfare agencies", Espanet, Israel National conference on social politics-science, theory and practice, Max Stern </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Yezreel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Valley College, Israel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44050797" w14:textId="77777777" w:rsidR="0012202C" w:rsidRPr="0012202C" w:rsidRDefault="0012202C" w:rsidP="0012202C">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">June 2010 - Presenter, "The turning point in the lives of battered women as reflected on the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>edu-tainment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> media - collaboration between education professionals and the media", 11th scientific conference, Oranim academic college of education, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Tiv'on</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>, Israel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1000F2AB" w14:textId="77777777" w:rsidR="0012202C" w:rsidRPr="0012202C" w:rsidRDefault="0012202C" w:rsidP="0012202C">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>June 2010 - Presenter, "Market orientation in social services", The annual conference of the Faculty of Social welfare &amp; health science, University of Haifa, Israel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F6A3E0D" w14:textId="77777777" w:rsidR="0012202C" w:rsidRPr="0012202C" w:rsidRDefault="0012202C" w:rsidP="0012202C">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>June 2010 - Presenter, "Adopting Marketing strategy in Welfare organizations", The 17th conference of the Social Workers Union, Tel Aviv, Israel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79DB277A" w14:textId="77777777" w:rsidR="0012202C" w:rsidRPr="0012202C" w:rsidRDefault="0012202C" w:rsidP="0012202C">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">April 2010 - Presenter, "Being raised in good hands-The media influence on children", The annual </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Isef</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fund conference, Ort Braude-Technion, Israel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67865A58" w14:textId="77777777" w:rsidR="0012202C" w:rsidRPr="0012202C" w:rsidRDefault="0012202C" w:rsidP="0012202C">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">June 2009 - Presenter, "Organizational and personal antecedents in adaptation of market-orientation in the public sector", 10th scientific conference, Oranim academic college of education, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Tiv'on</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>, Israel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2844D8E2" w14:textId="77777777" w:rsidR="0012202C" w:rsidRPr="0012202C" w:rsidRDefault="0012202C" w:rsidP="0012202C">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>May 2008 - Presenter, "Inter-Organizational Collaboration for youth at risk- Kadima Project", the Ministry of Welfare, Community Social Workers Opening Website Event, Tel Aviv, Israel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="744113B1" w14:textId="77777777" w:rsidR="0012202C" w:rsidRPr="0012202C" w:rsidRDefault="0012202C" w:rsidP="0012202C">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>February 2008 - Organizer &amp; Presenter, "Marketing strategy in Welfare organizations", the Ministry of Welfare, Community Social Workers Annual Forum, Tel Aviv, Israel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F9D52FA" w14:textId="77777777" w:rsidR="0012202C" w:rsidRPr="0012202C" w:rsidRDefault="0012202C" w:rsidP="0012202C">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>November 2006 - Presenter, "CSR: Collaboration project between the Israeli Dentist Association and the Welfare Agency of Hadera", The annual conference of the Ministry of Welfare, Community Social Work Services, Jerusalem, Israel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51852D64" w14:textId="77777777" w:rsidR="0012202C" w:rsidRPr="0012202C" w:rsidRDefault="0012202C" w:rsidP="0012202C">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Invited Lectures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D2B36CE" w14:textId="77777777" w:rsidR="0012202C" w:rsidRPr="0012202C" w:rsidRDefault="0012202C" w:rsidP="0012202C">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">March - September 2016 - "Welfare policies at the era of competition", Workshops and lectures in the training of </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0012202C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
+        <w:t>Administrative</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> workers at the Ministry of Welfare and Social Affairs, Petach-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Tiqva</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>, Haifa &amp; Acre Israel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DE28919" w14:textId="77777777" w:rsidR="0012202C" w:rsidRPr="0012202C" w:rsidRDefault="0012202C" w:rsidP="0012202C">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>March 2013 - Key note speaker, "Social Marketing", The Ministry of Welfare and Social Affairs, North Region, Haifa, Israel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76B2857B" w14:textId="77777777" w:rsidR="0012202C" w:rsidRPr="0012202C" w:rsidRDefault="0012202C" w:rsidP="0012202C">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>February 2013 - "Using media to advance social issues", Supervisors Forum, The Ministry of Welfare and Social Affairs, North Region, Haifa, Israel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39B7B433" w14:textId="77777777" w:rsidR="0012202C" w:rsidRPr="0012202C" w:rsidRDefault="0012202C" w:rsidP="0012202C">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>September 2012 - "Let's move to the commercials - Advertising Social", Opening year event, The Ministry of Welfare and Social Affairs, North Region, Haifa, Israel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5788CD63" w14:textId="77777777" w:rsidR="0012202C" w:rsidRPr="0012202C" w:rsidRDefault="0012202C" w:rsidP="0012202C">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>February 2012 - "Why do we need it? Inter organizational collaboration", Hadera Municipality, Hadera, Israel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="363C2608" w14:textId="77777777" w:rsidR="0012202C" w:rsidRPr="0012202C" w:rsidRDefault="0012202C" w:rsidP="0012202C">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">February 2012 - "Principals of marketing strategies for Non </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
         <w:t>For</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0012202C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Profit Competition: The Market Arena </w:t>
+        <w:t xml:space="preserve"> Profit organizations", Bait-Ham non </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0012202C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
-        <w:t>Of</w:t>
+        <w:t>for profit</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0012202C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Social Services", EGPA Annual Conference, Edinburgh, Scotland-UK</w:t>
-[...50 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> organization for youth at risk-Workshop, Afula, Israel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C8BDD4B" w14:textId="77777777" w:rsidR="0012202C" w:rsidRDefault="0012202C" w:rsidP="0012202C">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">March 2008 - "The importance of the market-orientation approach in welfare agencies", </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Giv'ataim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Welfare Agency forum, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Giv'ataim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Municipality, Israel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E345683" w14:textId="77777777" w:rsidR="00A23755" w:rsidRDefault="00A23755" w:rsidP="00A23755">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BCFD4C6" w14:textId="31E36EAB" w:rsidR="00A23755" w:rsidRPr="00A23755" w:rsidRDefault="00A23755" w:rsidP="00A23755">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Since 2017 until today - planning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A23755">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and active participation in dozens of national and international conferences and professional development events</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as a part of my</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A23755">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A23755">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>osition</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as the ministry of welfare/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37130413" w14:textId="0F22667B" w:rsidR="00A23755" w:rsidRPr="0012202C" w:rsidRDefault="00A23755" w:rsidP="00A23755">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CB55EA9" w14:textId="77777777" w:rsidR="0012202C" w:rsidRPr="0012202C" w:rsidRDefault="0012202C" w:rsidP="0012202C">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">[5. Grants and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Awards]{</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.underline}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34FD601F" w14:textId="77777777" w:rsidR="0012202C" w:rsidRPr="0012202C" w:rsidRDefault="0012202C" w:rsidP="0012202C">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>None reported</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="775D6039" w14:textId="77777777" w:rsidR="0012202C" w:rsidRPr="0012202C" w:rsidRDefault="0012202C" w:rsidP="0012202C">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">[6. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Publications]{</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.underline}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5441582D" w14:textId="77777777" w:rsidR="0012202C" w:rsidRPr="0012202C" w:rsidRDefault="0012202C" w:rsidP="0012202C">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ph.D. Dissertations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69E09EB8" w14:textId="77777777" w:rsidR="0012202C" w:rsidRPr="0012202C" w:rsidRDefault="0012202C" w:rsidP="0012202C">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Segev, N. (2015). Not for Profit Competition: The Market Arena of Social Services and its Impact on Organizational Performance. Ph.D. Dissertation, Graduate Studies Authority, University of Haifa. (Supervisors: Prof. Eran Vigoda-Gadot &amp; Prof. Amnon Boehm)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6935FA05" w14:textId="77777777" w:rsidR="0012202C" w:rsidRPr="0012202C" w:rsidRDefault="0012202C" w:rsidP="0012202C">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Segev, N. (2009). Organizational and personal antecedents in adaptation of market-orientation in the public sector: An empirical study of municipal social-welfare </w:t>
+      </w:r>
       <w:r w:rsidRPr="0012202C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">November 2010 - Presenter, "Adaptation of Market-Orientation in the Public Sector", The </w:t>
-[...775 lines deleted...]
-        <w:t>Segev, N. (2009). Organizational and personal antecedents in adaptation of market-orientation in the public sector: An empirical study of municipal social-welfare agencies. Ph.D. Completion Studies, Graduate Studies Authority, University of Haifa. (Supervisors: Prof. Eran Vigoda-Gadot &amp; Prof. Amnon Boehm)</w:t>
+        <w:t>agencies. Ph.D. Completion Studies, Graduate Studies Authority, University of Haifa. (Supervisors: Prof. Eran Vigoda-Gadot &amp; Prof. Amnon Boehm)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56C57159" w14:textId="77777777" w:rsidR="0012202C" w:rsidRPr="0012202C" w:rsidRDefault="0012202C" w:rsidP="0012202C">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0012202C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>M.A. Thesis</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F9A53DF" w14:textId="77777777" w:rsidR="0012202C" w:rsidRPr="0012202C" w:rsidRDefault="0012202C" w:rsidP="0012202C">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
@@ -2079,138 +2451,144 @@
     <w:p w14:paraId="0789EDED" w14:textId="77777777" w:rsidR="0012202C" w:rsidRPr="0012202C" w:rsidRDefault="0012202C" w:rsidP="0012202C">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0012202C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>2019-2021: CBT Specialist, Department for the Promotion of Learning Functions, Accessibility and Emotional Assistance, Dean's Office of Students, YVC</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51796447" w14:textId="77777777" w:rsidR="0012202C" w:rsidRPr="0012202C" w:rsidRDefault="0012202C" w:rsidP="0012202C">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0012202C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
+        <w:t>2002-2007: Community Social Worker - Head of inter-organizational collaboration for children and youth at risk, Hadera Municipality</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3908E710" w14:textId="77777777" w:rsidR="0012202C" w:rsidRPr="0012202C" w:rsidRDefault="0012202C" w:rsidP="0012202C">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>2000-2001: Vice Spokesperson, University of Haifa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2595208A" w14:textId="77777777" w:rsidR="0012202C" w:rsidRPr="0012202C" w:rsidRDefault="0012202C" w:rsidP="0012202C">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>1997-1999: Head of Research Department, Qesher Yashir Advertising Agency</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="650E0BCC" w14:textId="77777777" w:rsidR="0012202C" w:rsidRDefault="0012202C" w:rsidP="0012202C">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012202C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>1995-1996: Social Worker, Shai Company</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DAF50CB" w14:textId="77777777" w:rsidR="00DE396F" w:rsidRDefault="00DE396F" w:rsidP="00DE396F">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D79CA98" w14:textId="35A4F1D0" w:rsidR="00DE396F" w:rsidRDefault="00DE396F" w:rsidP="00DE396F">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Fields of interest:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="524C542F" w14:textId="77777777" w:rsidR="00DE396F" w:rsidRPr="00DE396F" w:rsidRDefault="00DE396F" w:rsidP="00DE396F">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE396F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Workplace Bullying and Toxic Work Environments in Social Welfare Settings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE396F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Bullying of senior welfare professionals; human resource management and managerial accountability; impact on social workers, colleagues, managers, and clients; the relationship between workplace bullying and the professional crisis in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE396F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>2002-2007: Community Social Worker - Head of inter-organizational collaboration for children and youth at risk, Hadera Municipality</w:t>
-[...85 lines deleted...]
-        <w:t>: Bullying of senior welfare professionals; human resource management and managerial accountability; impact on social workers, colleagues, managers, and clients; the relationship between workplace bullying and the professional crisis in social work; training and education of teams and managers to promote healthy work environments and prevent workplace abuse</w:t>
+        <w:t>social work; training and education of teams and managers to promote healthy work environments and prevent workplace abuse</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE396F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55468071" w14:textId="77777777" w:rsidR="00DE396F" w:rsidRPr="00DE396F" w:rsidRDefault="00DE396F" w:rsidP="00DE396F">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE396F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Lifelong Learning and Professional Development in Social Welfare Professions</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE396F">
@@ -3264,99 +3642,101 @@
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005B39F3"/>
     <w:rsid w:val="00007938"/>
     <w:rsid w:val="000210C1"/>
     <w:rsid w:val="0005134C"/>
     <w:rsid w:val="00074E6F"/>
     <w:rsid w:val="0012202C"/>
     <w:rsid w:val="0012380E"/>
     <w:rsid w:val="00141BD4"/>
     <w:rsid w:val="00161B3F"/>
     <w:rsid w:val="00173F2F"/>
     <w:rsid w:val="00183C4C"/>
     <w:rsid w:val="001A54A8"/>
+    <w:rsid w:val="001C399E"/>
     <w:rsid w:val="001C432D"/>
     <w:rsid w:val="001E7D57"/>
     <w:rsid w:val="001F1E18"/>
     <w:rsid w:val="001F226A"/>
     <w:rsid w:val="001F764E"/>
     <w:rsid w:val="00211AD3"/>
     <w:rsid w:val="0026523E"/>
     <w:rsid w:val="002E5538"/>
     <w:rsid w:val="0035717E"/>
     <w:rsid w:val="003731B9"/>
     <w:rsid w:val="00373702"/>
     <w:rsid w:val="00394471"/>
     <w:rsid w:val="003A19C4"/>
     <w:rsid w:val="004040DC"/>
     <w:rsid w:val="004139CA"/>
     <w:rsid w:val="004400B8"/>
     <w:rsid w:val="00447CFD"/>
     <w:rsid w:val="00475E5A"/>
     <w:rsid w:val="00496460"/>
     <w:rsid w:val="004B7987"/>
     <w:rsid w:val="00511961"/>
     <w:rsid w:val="005B39F3"/>
     <w:rsid w:val="005E2AA6"/>
     <w:rsid w:val="00606490"/>
     <w:rsid w:val="006202C3"/>
     <w:rsid w:val="00653C87"/>
     <w:rsid w:val="00664345"/>
     <w:rsid w:val="006E7677"/>
     <w:rsid w:val="006F44E4"/>
     <w:rsid w:val="00727D22"/>
     <w:rsid w:val="00766E73"/>
     <w:rsid w:val="0079713C"/>
     <w:rsid w:val="007B43D8"/>
     <w:rsid w:val="007B45B7"/>
     <w:rsid w:val="007D36C9"/>
     <w:rsid w:val="00817AEE"/>
     <w:rsid w:val="00822E9D"/>
     <w:rsid w:val="008324B8"/>
     <w:rsid w:val="00832B3A"/>
     <w:rsid w:val="00855D30"/>
     <w:rsid w:val="00882B7F"/>
     <w:rsid w:val="008C1CD8"/>
     <w:rsid w:val="00900985"/>
     <w:rsid w:val="00956F1E"/>
     <w:rsid w:val="009870DD"/>
     <w:rsid w:val="00990472"/>
     <w:rsid w:val="0099679F"/>
     <w:rsid w:val="009B35C3"/>
     <w:rsid w:val="00A05E48"/>
+    <w:rsid w:val="00A23755"/>
     <w:rsid w:val="00A318EB"/>
     <w:rsid w:val="00A3542C"/>
     <w:rsid w:val="00A44A20"/>
     <w:rsid w:val="00A73FBF"/>
     <w:rsid w:val="00A874F9"/>
     <w:rsid w:val="00AF00D9"/>
     <w:rsid w:val="00B10287"/>
     <w:rsid w:val="00B337D6"/>
     <w:rsid w:val="00B35CD8"/>
     <w:rsid w:val="00B53CE8"/>
     <w:rsid w:val="00B57B63"/>
     <w:rsid w:val="00BB0CD0"/>
     <w:rsid w:val="00C142EE"/>
     <w:rsid w:val="00C44188"/>
     <w:rsid w:val="00C87C09"/>
     <w:rsid w:val="00CC2DFF"/>
     <w:rsid w:val="00D73682"/>
     <w:rsid w:val="00D74C57"/>
     <w:rsid w:val="00DA4C28"/>
     <w:rsid w:val="00DD4DFE"/>
     <w:rsid w:val="00DD6DEA"/>
     <w:rsid w:val="00DE396F"/>
     <w:rsid w:val="00E001F9"/>
     <w:rsid w:val="00E07DE1"/>
     <w:rsid w:val="00E249F1"/>
@@ -3983,51 +4363,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="90"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="005B39F3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="כותרת 1 תו"/>
@@ -4667,76 +5046,99 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
-[...3 lines deleted...]
-</FormTemplates>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...16 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="מסמך" ma:contentTypeID="0x010100A355245F8A7E9548BF16F6BAB9441DFF" ma:contentTypeVersion="68" ma:contentTypeDescription="צור מסמך חדש." ma:contentTypeScope="" ma:versionID="2699812b6f24bf0198ac4f50894411e5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1bc24395-5445-4cf0-9cff-a32c215bef19" xmlns:ns3="41aa2188-3a2f-4fba-a079-e85bc9aa5509" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2b71d5a2834094b6139f7d152fd7900c" ns2:_="" ns3:_="">
     <xsd:import namespace="1bc24395-5445-4cf0-9cff-a32c215bef19"/>
     <xsd:import namespace="41aa2188-3a2f-4fba-a079-e85bc9aa5509"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:_x05ea__x05d9__x05d0__x05d5__x05e8_" minOccurs="0"/>
                 <xsd:element ref="ns3:_x005f_x05de__x005f_x05d7__x005f_x05dc__x005f_x05e7__x005f_x05d4_" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
@@ -4974,176 +5376,153 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_x05ea__x05d9__x05d0__x05d5__x05e8_ xmlns="41aa2188-3a2f-4fba-a079-e85bc9aa5509" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="41aa2188-3a2f-4fba-a079-e85bc9aa5509">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="1bc24395-5445-4cf0-9cff-a32c215bef19" xsi:nil="true"/>
+    <_x005f_x05de__x005f_x05d7__x005f_x05dc__x005f_x05e7__x005f_x05d4_ xmlns="41aa2188-3a2f-4fba-a079-e85bc9aa5509" xsi:nil="true"/>
+    <_dlc_DocId xmlns="1bc24395-5445-4cf0-9cff-a32c215bef19">6MXRP7DT5JTY-711731843-1316468</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="1bc24395-5445-4cf0-9cff-a32c215bef19">
+      <Url>https://yvcac.sharepoint.com/sites/SocialWork/_layouts/15/DocIdRedir.aspx?ID=6MXRP7DT5JTY-711731843-1316468</Url>
+      <Description>6MXRP7DT5JTY-711731843-1316468</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
-[...44 lines deleted...]
-</spe:Receivers>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90B11815-85A7-4E23-A61D-56148F7F8968}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94E0F4EC-607A-4D87-91CB-CA5B52E41986}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{185AD2A6-7A95-41B6-A442-BC037B18B1CC}">
-[...9 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3859A1F5-FA82-4AC8-A92D-54F80DC1279F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1bc24395-5445-4cf0-9cff-a32c215bef19"/>
     <ds:schemaRef ds:uri="41aa2188-3a2f-4fba-a079-e85bc9aa5509"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{185AD2A6-7A95-41B6-A442-BC037B18B1CC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="41aa2188-3a2f-4fba-a079-e85bc9aa5509"/>
+    <ds:schemaRef ds:uri="1bc24395-5445-4cf0-9cff-a32c215bef19"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94E0F4EC-607A-4D87-91CB-CA5B52E41986}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90B11815-85A7-4E23-A61D-56148F7F8968}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>12925</Characters>
+  <Pages>8</Pages>
+  <Words>2113</Words>
+  <Characters>13799</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>107</Lines>
-  <Paragraphs>29</Paragraphs>
+  <Lines>114</Lines>
+  <Paragraphs>31</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>שם</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14870</CharactersWithSpaces>
+  <CharactersWithSpaces>15881</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>gandalf</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>194d6029-13b0-45f6-806e-8e0f00d464cb</vt:lpwstr>
   </property>